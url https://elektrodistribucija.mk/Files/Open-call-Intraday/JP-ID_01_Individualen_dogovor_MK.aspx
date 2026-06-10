--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,67 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="3BC2C903" w14:textId="77777777" w:rsidR="00A52B85" w:rsidRPr="00830E82" w:rsidRDefault="00D23D1B" w:rsidP="009B1292">
+    <w:p w14:paraId="3BC2C903" w14:textId="77777777" w:rsidR="00A52B85" w:rsidRPr="00674EDD" w:rsidRDefault="00D23D1B" w:rsidP="009B1292">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpc">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30303C3D" wp14:editId="4583ADAD">
                 <wp:extent cx="6057900" cy="685800"/>
                 <wp:effectExtent l="0" t="9525" r="9525" b="9525"/>
                 <wp:docPr id="3" name="Canvas 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
                     <wpc:wpc>
                       <wpc:bg>
                         <a:noFill/>
                       </wpc:bg>
                       <wpc:whole>
@@ -75,7524 +74,7312 @@
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="114427" y="0"/>
                             <a:ext cx="1713881" cy="685800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525" cap="rnd">
                             <a:solidFill>
                               <a:srgbClr val="C0C0C0"/>
                             </a:solidFill>
                             <a:prstDash val="sysDot"/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="07F6A5B0" w14:textId="77777777" w:rsidR="006D41D5" w:rsidRPr="006D41D5" w:rsidRDefault="006D41D5" w:rsidP="006D41D5">
+                            <w:p w14:paraId="07F6A5B0" w14:textId="059D56B5" w:rsidR="009B781A" w:rsidRPr="001F6AD2" w:rsidRDefault="009B781A" w:rsidP="006D41D5">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:color w:val="C0C0C0"/>
-                                  <w:lang w:val="mk-MK"/>
+                                  <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00C86D4C">
+                              <w:r>
                                 <w:rPr>
                                   <w:color w:val="C0C0C0"/>
-                                  <w:lang w:val="mk-MK"/>
+                                  <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>М.П</w:t>
-[...6 lines deleted...]
-                                <w:t>.</w:t>
+                                <w:t>SEAL</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="2" name="Rectangle 6"/>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="4343178" y="0"/>
                             <a:ext cx="1713881" cy="685800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525" cap="rnd">
                             <a:solidFill>
                               <a:srgbClr val="C0C0C0"/>
                             </a:solidFill>
                             <a:prstDash val="sysDot"/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="3A7092F9" w14:textId="77777777" w:rsidR="006D41D5" w:rsidRPr="006D41D5" w:rsidRDefault="006D41D5" w:rsidP="006D41D5">
+                            <w:p w14:paraId="3A7092F9" w14:textId="363964B9" w:rsidR="009B781A" w:rsidRPr="001F6AD2" w:rsidRDefault="009B781A" w:rsidP="006D41D5">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:color w:val="C0C0C0"/>
-                                  <w:lang w:val="mk-MK"/>
+                                  <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="006D41D5">
+                              <w:r>
                                 <w:rPr>
                                   <w:color w:val="C0C0C0"/>
-                                  <w:lang w:val="mk-MK"/>
+                                  <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>М.П.</w:t>
+                                <w:t>SEAL</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="30303C3D" id="Canvas 3" o:spid="_x0000_s1026" editas="canvas" style="width:477pt;height:54pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="60579,6858" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwFpsKngIAAAYIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVVFv0zAQfkfiP1h+Z2mydu2iptPUMoQ0&#10;YGLwAy6Ok1g4trHdpuXXc3a6rmU8wfaARCqltu9y/u6+7+z51baTZMOtE1oVND0bUcIV05VQTUG/&#10;frl5M6PEeVAVSK14QXfc0avF61fz3uQ8062WFbcEgyiX96agrfcmTxLHWt6BO9OGKzTW2nbgcWqb&#10;pLLQY/ROJtlodJH02lbGasadw9XVYKSLGL+uOfOf6tpxT2RBEZuPbxvfZXgniznkjQXTCraHAX+A&#10;ogOhcNNDqBV4IGsrnoTqBLPa6dqfMd0luq4F4zEHzCYd/ZLNEtQGXEyGYXUeAOLoGeOWTcCt9I2Q&#10;EquRYPQ8rIX/HvnhwSzVqdOwEn33Pr1BAp05UOn+DuJ9C4bHzF3OPm7uLBEV6osSBR3K6DMSC6qR&#10;nEwChWFz9Lo3dzbgdOZWs2+OKL1s0YtfW6v7lkOFoNLgj8CPPggTh5+Ssv+gK4wOa68jm9vadiEg&#10;8kS2+G06HmdTSnYH5fCtJyxYpun5bIbwGNouZpPZKEorgfwhhLHOv+O6I2FQUIsJxC1gc+t8gAT5&#10;g0tMQUtRBUrixDblUlqyAVTxTXxiFpjpsZtUpC/o5SSbIA7AZrKqinuceLnjYMtR+P0uWACzAtcO&#10;m7qdW2kf/CDvhMeWlaIrKKaJz7Ac6vtWVdHFg5DDGNMK2okFDzUeuPLbcouOofClrnZYequH1sSj&#10;BAettj8o6bEtC+q+r8FySuR7hfRdIgWhj+NkPJlmOLHHlvLYAophqIJ6Sobh0g+9vzZWNC3ulMYC&#10;KX2NlNciEvGIao8bZT1gfXF9Z0/1fRGqeyLXl9P3+Hx8nk7xxP4v8GcQ+P7E+sd0PpzphsUTaX8x&#10;htvseB774vH6XvwEAAD//wMAUEsDBBQABgAIAAAAIQBj486k1wAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PS8QwEMXvgt8hjODNTZRVam26iKjo0frnnG3GpphMapLd1m/v6EUvA4/3ePN7zWYJ&#10;Xuwx5TGShtOVAoHURzvSoOHl+e6kApGLIWt8JNTwhRk27eFBY2obZ3rCfVcGwSWUa6PBlTLVUube&#10;YTB5FSck9t5jCqawTIO0ycxcHrw8U+pCBjMSf3BmwhuH/Ue3CxoI1W3nk3wo/evb5D6r4f5xPWt9&#10;fLRcX4EouJS/MPzgMzq0zLSNO7JZeA08pPxe9i7P1yy3HFKVAtk28j99+w0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAwFpsKngIAAAYIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBj486k1wAAAAUBAAAPAAAAAAAAAAAAAAAAAPgEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:60579;height:6858;visibility:visible;mso-wrap-style:square">
                   <v:fill o:detectmouseclick="t"/>
                   <v:path o:connecttype="none"/>
                 </v:shape>
                 <v:rect id="Rectangle 5" o:spid="_x0000_s1028" style="position:absolute;left:1144;width:17139;height:6858;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChc1AzvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4LfYcwhV5EsyullNUoIgrtSap9gGEzblaTyZpEd/v2jVDoafj4fmexGpwVdwqx9aygnBYgiGuv&#10;W24UfB93k3cQMSFrtJ5JwQ9FWC2fRgustO/5i+6H1IgcwrFCBSalrpIy1oYcxqnviDN38sFhyjA0&#10;Ugfsc7izclYUb9Jhy7nBYEcbQ/XlcHMKrttoy/3nWb/O9uka+o3dmnGp1MvzsJ6DSDSkf/Gf+0Pn&#10;+fB45XHl8hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChc1AzvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokecolor="silver">
                   <v:stroke dashstyle="1 1" endcap="round"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="07F6A5B0" w14:textId="77777777" w:rsidR="006D41D5" w:rsidRPr="006D41D5" w:rsidRDefault="006D41D5" w:rsidP="006D41D5">
+                      <w:p w14:paraId="07F6A5B0" w14:textId="059D56B5" w:rsidR="009B781A" w:rsidRPr="001F6AD2" w:rsidRDefault="009B781A" w:rsidP="006D41D5">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:color w:val="C0C0C0"/>
-                            <w:lang w:val="mk-MK"/>
+                            <w:lang w:val="en-US"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="00C86D4C">
+                        <w:r>
                           <w:rPr>
                             <w:color w:val="C0C0C0"/>
-                            <w:lang w:val="mk-MK"/>
+                            <w:lang w:val="en-US"/>
                           </w:rPr>
-                          <w:t>М.П</w:t>
-[...6 lines deleted...]
-                          <w:t>.</w:t>
+                          <w:t>SEAL</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 6" o:spid="_x0000_s1029" style="position:absolute;left:43431;width:17139;height:6858;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRoc5EwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfC/2HcAt9KZrdRYqsRilioX0SbT/gsrluVpObNUnd7d83gtDHYWbOMMv16Ky4UoidZwXltABB&#10;3Hjdcavg++t9MgcRE7JG65kU/FKE9erxYYm19gPv6XpIrcgQjjUqMCn1tZSxMeQwTn1PnL2jDw5T&#10;lqGVOuCQ4c7KqihepcOO84LBnjaGmvPhxym4bKMtd58nPat26RKGjd2al1Kp56fxbQEi0Zj+w/f2&#10;h1ZQwe1KvgFy9QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRoc5EwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="silver">
                   <v:stroke dashstyle="1 1" endcap="round"/>
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="3A7092F9" w14:textId="77777777" w:rsidR="006D41D5" w:rsidRPr="006D41D5" w:rsidRDefault="006D41D5" w:rsidP="006D41D5">
+                      <w:p w14:paraId="3A7092F9" w14:textId="363964B9" w:rsidR="009B781A" w:rsidRPr="001F6AD2" w:rsidRDefault="009B781A" w:rsidP="006D41D5">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:color w:val="C0C0C0"/>
-                            <w:lang w:val="mk-MK"/>
+                            <w:lang w:val="en-US"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="006D41D5">
+                        <w:r>
                           <w:rPr>
                             <w:color w:val="C0C0C0"/>
-                            <w:lang w:val="mk-MK"/>
+                            <w:lang w:val="en-US"/>
                           </w:rPr>
-                          <w:t>М.П.</w:t>
+                          <w:t>SEAL</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA645A4" w14:textId="77777777" w:rsidR="00FF5335" w:rsidRPr="00830E82" w:rsidRDefault="00FF5335" w:rsidP="00FF5335">
+    <w:p w14:paraId="3AA645A4" w14:textId="1C97725F" w:rsidR="00FF5335" w:rsidRPr="00674EDD" w:rsidRDefault="001F6AD2" w:rsidP="00FF5335">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...231 lines deleted...]
-        <w:t>Р</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IN</w:t>
+      </w:r>
+      <w:r w:rsidR="00887FE1" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DIVID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UAL CONTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CA7E58" w14:textId="5D0779E8" w:rsidR="00FF5335" w:rsidRPr="00830E82" w:rsidRDefault="00FF5335" w:rsidP="00FF5335">
+    <w:p w14:paraId="170E6F0D" w14:textId="6B0C2EC4" w:rsidR="001F6AD2" w:rsidRPr="00674EDD" w:rsidRDefault="001F6AD2" w:rsidP="00FF5335">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E32572" w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FOR INTRADAY SALE/PURCHASE OF ELECTRICITY </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5DC0AC" w14:textId="69E781EA" w:rsidR="00FF5335" w:rsidRPr="00674EDD" w:rsidRDefault="001F6AD2" w:rsidP="00FF5335">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="008D0E0C">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="mk-MK"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>under OC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912E14">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D667C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-IC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009758F1" w:rsidRPr="006D667C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no. </w:t>
+      </w:r>
+      <w:r w:rsidR="007624F0" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007624F0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="009758F1" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007624F0">
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="0013367E" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00011B71" w:rsidRPr="006D667C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB563FE" w14:textId="2F6254DF" w:rsidR="008B01EA" w:rsidRPr="00674EDD" w:rsidRDefault="001F6AD2" w:rsidP="008B01EA">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D667C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001D4A4B" w:rsidRPr="006D667C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entered into by and between </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C9FB7D" w14:textId="77777777" w:rsidR="008B01EA" w:rsidRPr="00674EDD" w:rsidRDefault="008B01EA" w:rsidP="002C69A4">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFC22A6" w14:textId="2EB4BF6D" w:rsidR="001F6AD2" w:rsidRPr="00674EDD" w:rsidRDefault="001F6AD2" w:rsidP="001F6AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007624F0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dooel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skopje, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with its registered offices at 11 "Lazar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lichenoski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Str., 1000 Skopje, Republic of North Macedonia, company registration number 7149239 and tax number 4080016560608, represented by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jochen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hageman, BA in Engineering, Manager, and Sasho Saltirovski, MSc. Electrical Eng., MBA, Manager (hereinafter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "DSO" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>")</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68002F06" w14:textId="56E4AF64" w:rsidR="00A52B85" w:rsidRPr="00674EDD" w:rsidRDefault="001F6AD2" w:rsidP="00E6378D">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52B85" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A18FA6E" w14:textId="77777777" w:rsidR="00E6378D" w:rsidRPr="00674EDD" w:rsidRDefault="00E6378D" w:rsidP="00E6378D">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4C3476" w14:textId="70904BD2" w:rsidR="000228A3" w:rsidRPr="00674EDD" w:rsidRDefault="00BF0747" w:rsidP="000228A3">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009758F1" w:rsidRPr="006D667C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00013909" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>with its registered offices at</w:t>
+      </w:r>
+      <w:r w:rsidR="002E263E" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00013909" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00013909" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Republic of North Macedonia, company registration number </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="002E263E" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and tax number </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="002E263E" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00013909" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hereinafter:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...334 lines deleted...]
-      <w:r w:rsidR="00680558">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...9 lines deleted...]
-        <w:t>").</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Selected Bidder</w:t>
+      </w:r>
+      <w:r w:rsidR="00680558" w:rsidRPr="00674EDD" w:rsidDel="00680558">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013909" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"), </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">represented by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="002E263E" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="002E263E" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD2" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00013909" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68002F06" w14:textId="77777777" w:rsidR="00A52B85" w:rsidRPr="00830E82" w:rsidRDefault="00A52B85" w:rsidP="00E6378D">
+    <w:p w14:paraId="15857F4B" w14:textId="77777777" w:rsidR="00A52B85" w:rsidRPr="00674EDD" w:rsidRDefault="00A52B85" w:rsidP="00A52B85">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="3D710D5A" w14:textId="10B3DD6C" w:rsidR="00A52B85" w:rsidRPr="00674EDD" w:rsidRDefault="00D83793" w:rsidP="00A52B85">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Under this Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52B85" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hereinafter:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52B85" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IC</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52B85" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C26CD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall purchase electricity from </w:t>
+      </w:r>
+      <w:r w:rsidR="005C26CD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="005C26CD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Seller</w:t>
+      </w:r>
+      <w:r w:rsidR="00887FE1" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall sell electricity to </w:t>
+      </w:r>
+      <w:r w:rsidR="005C26CD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the following conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52B85" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351A1CDF" w14:textId="77777777" w:rsidR="00A52B85" w:rsidRPr="00674EDD" w:rsidRDefault="00A52B85" w:rsidP="002C69A4">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...17 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A18FA6E" w14:textId="77777777" w:rsidR="00E6378D" w:rsidRPr="00830E82" w:rsidRDefault="00E6378D" w:rsidP="00E6378D">
-[...308 lines deleted...]
-    <w:p w14:paraId="45D2756C" w14:textId="77777777" w:rsidR="00A52B85" w:rsidRPr="00830E82" w:rsidRDefault="000C0C76" w:rsidP="00112543">
+    <w:p w14:paraId="45D2756C" w14:textId="6A7B4D05" w:rsidR="00A52B85" w:rsidRPr="00674EDD" w:rsidRDefault="00D83793" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Период на испорака</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Delivery Period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EF84FB" w14:textId="41DBEB57" w:rsidR="00E32572" w:rsidRPr="006D667C" w:rsidRDefault="007624F0" w:rsidP="007624F0">
+    <w:p w14:paraId="35EF84FB" w14:textId="559D6BC3" w:rsidR="00E32572" w:rsidRPr="00674EDD" w:rsidRDefault="007624F0" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...6 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007624F0">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D83793" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>January 1, 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83793" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83793" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83793" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>inclusive of December 31, 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CD555E" w14:textId="32452261" w:rsidR="003939DC" w:rsidRPr="00830E82" w:rsidRDefault="003939DC" w:rsidP="00E66A56">
+    <w:p w14:paraId="40CD555E" w14:textId="766956D0" w:rsidR="003939DC" w:rsidRPr="00674EDD" w:rsidRDefault="00D83793" w:rsidP="00E66A56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contractual </w:t>
+      </w:r>
+      <w:r w:rsidR="003939DC" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007624F0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66A56" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DBB" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E66A56">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:r w:rsidR="003939DC" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="mk-MK"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2050DC3B" w14:textId="4BABF6D7" w:rsidR="003939DC" w:rsidRPr="00674EDD" w:rsidRDefault="003939DC" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66A56" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00830E82">
+      <w:r w:rsidR="00F11DBB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66A56" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Markup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fee</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83793" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="007624F0" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="007624F0" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="mk-MK"/>
-[...110 lines deleted...]
-      <w:r w:rsidR="007624F0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66A56" w:rsidRPr="00674EDD" w:rsidDel="00E66A56">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...20 lines deleted...]
-        <w:t>/MWh</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EUR/MWh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591D782F" w14:textId="77777777" w:rsidR="0030525A" w:rsidRPr="003820F5" w:rsidRDefault="0030525A" w:rsidP="003820F5">
+    <w:p w14:paraId="591D782F" w14:textId="22FF1700" w:rsidR="0030525A" w:rsidRPr="00674EDD" w:rsidRDefault="00D83793" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...33 lines deleted...]
-          <w:lang w:val="mk-MK"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00916B33" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>he T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rading Service Fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>shall be expressed in</w:t>
+      </w:r>
+      <w:r w:rsidR="0030525A" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR/MWh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for electricity delivered</w:t>
+      </w:r>
+      <w:r w:rsidR="0030525A" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00830E82">
-[...9 lines deleted...]
-          <w:lang w:val="mk-MK"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>excluding VAT</w:t>
+      </w:r>
+      <w:r w:rsidR="0030525A" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A98781E" w14:textId="77777777" w:rsidR="003939DC" w:rsidRPr="00830E82" w:rsidRDefault="003939DC" w:rsidP="00112543">
+    <w:p w14:paraId="5A98781E" w14:textId="34718E5F" w:rsidR="003939DC" w:rsidRPr="00674EDD" w:rsidRDefault="00D83793" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Договорен тип на продукт</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contractual Type of Product</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC2E999" w14:textId="67BFDE2D" w:rsidR="003C7730" w:rsidRPr="001D4A4B" w:rsidRDefault="00F6200B" w:rsidP="00F6200B">
+    <w:p w14:paraId="78BB24E2" w14:textId="02155CDD" w:rsidR="00D83793" w:rsidRPr="00674EDD" w:rsidRDefault="00D83793" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Продукт: Часовен распоред за испорака на електрична енергија (ЧРИ) со одредени трговски количини по час во зависност од потребите на Електродистрибуција за набавка во тековниот ден</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Product</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6200B" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hourly Electricity Delivery Schedule (HDS), with defined commercial quantities per hour, depending on the needs of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for intraday procurements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56886F31" w14:textId="77777777" w:rsidR="00A52B85" w:rsidRPr="00830E82" w:rsidRDefault="003939DC" w:rsidP="00112543">
+    <w:p w14:paraId="56886F31" w14:textId="68F3795D" w:rsidR="00A52B85" w:rsidRPr="00674EDD" w:rsidRDefault="00D83793" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E32572" w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maximum Capacity Required</w:t>
+      </w:r>
+      <w:r w:rsidR="00887FE1" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> во профилот на оптоварување</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Load Profile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1E981F" w14:textId="0BDA1E46" w:rsidR="003C7730" w:rsidRPr="008216B0" w:rsidRDefault="003939DC" w:rsidP="00D34817">
+    <w:p w14:paraId="4B1E981F" w14:textId="4649675F" w:rsidR="003C7730" w:rsidRPr="00674EDD" w:rsidRDefault="00887FE1" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008216B0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...89 lines deleted...]
-        <w:t>во случај на купување и/или продавање на електрична енергија кој може да се појави за содветни часови во текот на денот.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The hourly capacity required for the needs of the DSO would range from 0 mw to 100 MW in case of purchases and/or sales of electricity that may take place in certain hours of the day. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBEB79F" w14:textId="77777777" w:rsidR="00A00D96" w:rsidRPr="00830E82" w:rsidRDefault="003939DC" w:rsidP="00112543">
+    <w:p w14:paraId="6FBEB79F" w14:textId="0D8A408E" w:rsidR="00A00D96" w:rsidRPr="00674EDD" w:rsidRDefault="00887FE1" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prices and Amounts</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02975137" w14:textId="77777777" w:rsidR="00870BDF" w:rsidRPr="00870BDF" w:rsidRDefault="00870BDF" w:rsidP="00870BDF">
+    <w:p w14:paraId="02975137" w14:textId="0E086700" w:rsidR="00870BDF" w:rsidRPr="00674EDD" w:rsidRDefault="00887FE1" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00870BDF">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Trading Service Fee shall be expressed in EUR </w:t>
+      </w:r>
+      <w:r w:rsidR="00870BDF" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изразен во валута ЕУР / MWh за испорачана електрична енергија, без вкалкулиран ДДВ.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ MWh </w:t>
+      </w:r>
+      <w:r w:rsidR="00916B33" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for electricity delivered, excluding VAT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0213679A" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="001C3EEE">
+    <w:p w14:paraId="455A20B1" w14:textId="77777777" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Trading Service Fee will constitute an integral part of the price (Ph1) at which </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will purchase the electricity delivered to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> ќе ја откупи испорачаната електрична енергија во мрежата на МЕПСО на часовно ниво од Избраниот понудувач. Цената на часовно ниво (Ph1) ќе претставува збир од цените  на електрична енергија остварени на:  </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MEPSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> network from the Selected Bidder on an hourly basis. The price at the hourly level (Ph1) will be the sum of the electricity prices realized on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7A3067" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+    <w:p w14:paraId="2DA4EED5" w14:textId="29DEE5EA" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00C5451D">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">- Еден од транспарентните  пазари за енергија во тековниот ден (Intraday) во ЕУ </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- one of the transparent intraday energy markets in the EU</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6A94">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139FA566" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+    <w:p w14:paraId="2B6B34A0" w14:textId="77777777" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00C5451D">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">- надоместокот за услугата за тргување, Service Trading Fee  </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- the Trading Service Fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E98FEE9" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+    <w:p w14:paraId="4ACEB065" w14:textId="77777777" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00C5451D">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Ph1 = XID + Service Trading Fee</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ph1 = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + Trading Service Fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E782E12" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+    <w:p w14:paraId="7651FD76" w14:textId="77777777" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00C5451D">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>каде што:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638C6B70" w14:textId="7348D580" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+    <w:p w14:paraId="4FD76D71" w14:textId="20D9EBC4" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00C5451D">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="007A617F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...49 lines deleted...]
-        <w:t>оговор</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - the price of electricity for the corresponding hour realized on one of the transparent Intraday Energy Markets in the EU, which will be specified in the OC-IC and the Individual Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D028E1E" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+    <w:p w14:paraId="1B22FBDF" w14:textId="77777777" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00F6200B">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D028E1E" w14:textId="1937E34B" w:rsidR="001C3EEE" w:rsidRPr="00674EDD" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
+        <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trading </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5451D" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fee – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5451D" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> изразена во EUR/MWh</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a trading fee that is the subject of this OC-IC, expressed in EUR/MWh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0612D3FE" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="001C3EEE">
+    <w:p w14:paraId="258A7DEC" w14:textId="2EF326C1" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In order to optimize the procurement of electricity through the selected bidder with whom it will conclude an Individual Intraday Electricity Procurement Contract for the needs of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the latter may also request from the selected bidder that it also sells the excess electricity to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MEPSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> може од избраниот понудувач да побара и продажба на вишокот на електрична енергија во мрежата на МЕПСО кој може да се појави за часови во тековниот ден. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> network, which may be available for certain intraday trading hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5B6881" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
-[...53 lines deleted...]
-    <w:p w14:paraId="476AB4E7" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="001C3EEE">
+    <w:p w14:paraId="552190BE" w14:textId="1714CA4D" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Транспарентни  пазари за енергија во тековниот ден (Intraday) се:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The price (Ph2) at which the energy of the selected bidder will be sold will be the price of energy on transparent intraday energy markets in the EU at the corresponding hour, less the Trading Service Fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AAEB44" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+    <w:p w14:paraId="1CC4DD4E" w14:textId="5139BA14" w:rsidR="001C3EEE" w:rsidRPr="00674EDD" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ph2 = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D6A94" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">BSP MI1 ID: Auction Trading MI1_MarketResultsAuction . </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D6A94" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trading </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5451D" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F107861" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
-[...150 lines deleted...]
-    <w:p w14:paraId="6571E566" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="001C3EEE">
+    <w:p w14:paraId="24FFE61E" w14:textId="77777777" w:rsidR="00C5451D" w:rsidRPr="00674EDD" w:rsidRDefault="00C5451D" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Transparent intraday electricity markets include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AAEB44" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00674EDD" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
+        <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>онудувачот треба да бидат содржани во надоместокот за услуга за тргување (Service Trading Fee) и ќе бидат на товар на понудувачот.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BSP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MI1 ID: Auction Trading MI1_MarketResultsAuction . </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7A7995" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="001C3EEE">
+    <w:p w14:paraId="2F107861" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00674EDD" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
+        <w:ind w:left="823"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BSP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MI2 ID: Auction Trading MI2_MarketResultsAuction . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E6F190" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00674EDD" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
+        <w:ind w:left="823"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BSP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MI3 ID: Auction Trading MI3_MarketResultsAuction . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CDF05D" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00674EDD" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
+        <w:ind w:left="823"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>HUPX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID Average price: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>HUPX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continuous intraday price (HU). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228AEB77" w14:textId="1BD3965F" w:rsidR="001C3EEE" w:rsidRPr="00674EDD" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
+        <w:ind w:left="823"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D6A94" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EPEXSPOT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D6A94" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EPEXSPOT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continuous intraday price (DE</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6A94" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4677F93D" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00674EDD" w:rsidRDefault="001C3EEE" w:rsidP="00A2001B">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="823"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(6)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">IBEX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID: IBEX continuous intraday price. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E57647" w14:textId="61268A97" w:rsidR="00A2001B" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> на електрична енергија и цената на часовно ниво (Ph1), а износот на часовно ниво (ЕУР) за продадениот вишок на електрична енергија ќе претставува производ на продадената количина на електрична енергија и цената на часовно ниво (Ph2).</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All additional costs incurred by the bidder during the delivery of electricity shall be included in the Trading Service Fee and borne by the bidder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9728D0" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="001C3EEE">
+    <w:p w14:paraId="2A8F3D1A" w14:textId="25ECADBA" w:rsidR="00A2001B" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Доколку Цената на часовно ниво (Ph1 или Ph2) е со негативна вредност тогаш таа цена во пресметките ќе се земе со вредност  „0“ (нула)</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The hourly amount (EUR) for energy delivered will be the product of the amount of electricity delivered and the hourly price (Ph1), whereas the hourly amount (EUR) for the surplus of electricity sold will be the product of the quantity of electricity sold and the hourly price (Ph2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48058BAE" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="00061BB8" w:rsidRDefault="001C3EEE" w:rsidP="001C3EEE">
+    <w:p w14:paraId="13E9AD8F" w14:textId="354F8FAF" w:rsidR="00A2001B" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>За секој поединечен ЧРИ на дневно ниво понудувачот може да даде понуда само од еден транспарентен пазар.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If the Hourly Price (Ph1 or Ph2) is of a negative value, then that price will be taken as "0" (zero) in the calculations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CC5D11" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRPr="0023478A" w:rsidRDefault="001C3EEE" w:rsidP="001C3EEE">
+    <w:p w14:paraId="06B4025F" w14:textId="4F150E11" w:rsidR="00A2001B" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061BB8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Месечниот износ (ЕУР) за испорачана енергија ќе претставува збир на сите часовни износи за испорачана енергија за соодветниот месец на испорака, а месечниот износ (ЕУР) за продадениот вишок на електрична енергија ќе претставува збир на сите часовни износи за продадена енергија за соодветниот месец на испорака.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For each individual HDS on a daily basis, the bidder may place a bid from one transparent market only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161B1A43" w14:textId="77777777" w:rsidR="001C3EEE" w:rsidRDefault="001C3EEE" w:rsidP="00F6200B">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="42CBAB90" w14:textId="0BB3C4D7" w:rsidR="00A2001B" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The monthly amount (EUR) for energy delivered will be the sum of all hourly amounts for energy delivered for the corresponding month of delivery, whereas the monthly amount (EUR) for the surplus of electricity sold will be the sum of all hourly amounts for energy sold for the corresponding month of delivery.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7642986D" w14:textId="77777777" w:rsidR="003939DC" w:rsidRPr="00830E82" w:rsidRDefault="00A52B85" w:rsidP="00112543">
+    <w:p w14:paraId="7642986D" w14:textId="6102C589" w:rsidR="003939DC" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Точка на испорака</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Point of Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DE7B84" w14:textId="77777777" w:rsidR="00E26E4C" w:rsidRPr="00E26E4C" w:rsidRDefault="003939DC" w:rsidP="00E26E4C">
+    <w:p w14:paraId="0A7B77D0" w14:textId="4618522D" w:rsidR="00A2001B" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...40 lines deleted...]
-          <w:lang w:val="mk-MK"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Electricity shall be delivered to</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E54AB8" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MEPSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E54AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransmission network of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E54AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EPSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EIC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> code assigned by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MEPSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is 33XEVN-MKD—</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DSOO</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="393562C7" w14:textId="77777777" w:rsidR="00680558" w:rsidRPr="00680558" w:rsidRDefault="00680558" w:rsidP="00680558">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="393562C7" w14:textId="644A2CB5" w:rsidR="00680558" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00A2001B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>Известување за часовен распоред на испорака (ЧРИ)</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hourly Delivery Schedule (HDS) Notification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD200E4" w14:textId="77777777" w:rsidR="00680558" w:rsidRPr="00680558" w:rsidRDefault="00680558" w:rsidP="00F6200B">
+    <w:p w14:paraId="205FCF8E" w14:textId="6C94BB5A" w:rsidR="00A2001B" w:rsidRPr="00674EDD" w:rsidRDefault="00A2001B" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...7 lines deleted...]
-        <w:t>Во зависност од потребите за набавка на електрична енергија за покривање на загубите во електродистрибутивната мрежа , Електродистрибуција ќе достави Известување за часовен распоред на испорака (ЧРИ) до понудувачот со кој имаат склучено Индивидуален Договор за набавка на електрична енергија во тековниот ден</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the needs of procurement electricity to cover the losses in the electricity distribution network, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E54AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall deliver an Hourly Delivery Schedule (HDS) Notification to the bidder with whom they have concluded an Individual Contract for Intraday Procurement of Electricity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C79021F" w14:textId="32A9FF9B" w:rsidR="00680558" w:rsidRPr="00680558" w:rsidRDefault="00680558" w:rsidP="00F6200B">
-      <w:pPr>
+    <w:p w14:paraId="2ACDC215" w14:textId="1FEC0C05" w:rsidR="003421C7" w:rsidRPr="00674EDD" w:rsidRDefault="00E54AB8" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-[...8 lines deleted...]
-        <w:t>Известувањето за ЧРИ  од страна на Електродистрибуција ќе биде испратен до избраниот понудувач по електронска пошта. Во ЧРИ треба да е наведен профилот на достава, како и количините за купопродажба на ниво на набавка во текот на денот, кои се состојат од моќност на часовно ниво заокружена на целосна цифра (MW) без децимални места. Електродистрибуција ќе достави ЧРИ до Избраниот понудувач во интервалот помеѓу 07:00 и 22:00 ч. , во работни или неработни денови, најмалку 3 (три) часа пред почетокот на достава согласно соодветниот ЧРИ..</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003421C7" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will send the HDS Notification to the selected bidder by e-mail. The HDS is to specify the delivery profile, as well as the intraday bought and sold quantities, which consist of the hourly capacity rounded to a whole number (MW) and with no decimal places. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003421C7" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will deliver the HDS to the Selected Bidder in the interval between 07:00 and 22:00 on working or non-working days, at least 3 (three) hours before the start of delivery in accordance with the relevant HDS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09532A32" w14:textId="77777777" w:rsidR="00680558" w:rsidRPr="00680558" w:rsidRDefault="00680558" w:rsidP="00F6200B">
-      <w:pPr>
+    <w:p w14:paraId="599B516D" w14:textId="77777777" w:rsidR="003421C7" w:rsidRPr="00674EDD" w:rsidRDefault="003421C7" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-[...9 lines deleted...]
-        <w:t>Избраниот понудувач испраќа потврда и информација за целосно прифаќање, измена или неприфаќање на бараниот  ЧРИ во текот на денот во зависност од можностите, ликвидноста на Пазарите во текот на денот (Intraday) и од расположливоста на капацитетите на соодветниот ОЕПС (Оператор на електро преносен систем) и за истото ќе испрати информација до Електродистрибуција (преку електронска пошта) со индикативна понуда поврзана со соодветна берза на ЕЕ (од листата на берзи на ЕЕ наведени во ЈП-ИД и Индивидуалниот Договор) преку која ќе се изврши трансакцијата.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Selected Bidder shall send a confirmation of and information on full acceptance, modification or non-acceptance of the Intraday HDS requested, depending on its capacity, the liquidity of the Intraday Markets and the availability of the capacities of the respective </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ETSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Electricity Transmission System Operator) and shall notify </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (via e-mail) thereof, stating an indicative offer related to a corresponding Energy Exchange (from the list of Energy Exchanges specified in the OC-IC and the Individual Contract) on which the transaction will be carried out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568665DA" w14:textId="77777777" w:rsidR="00680558" w:rsidRPr="00680558" w:rsidRDefault="00680558" w:rsidP="00F6200B">
-      <w:pPr>
+    <w:p w14:paraId="651FE624" w14:textId="293CB60B" w:rsidR="003421C7" w:rsidRPr="00674EDD" w:rsidRDefault="003421C7" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-[...8 lines deleted...]
-        <w:t>Договорната цена на часовно ниво ќе се состои од цената за набавка во текот на денот во согласност со наведениот пазар за набавка во текот на денот и надоместокот за услуга за тргување наведен во Индивидуалниот Договор. Избраниот понудувач го задржува правото да го намали побараниот Профил за набавка во текот на денот ако според ситуацијата на пазарот Избраниот понудувач не може да го достави целиот побаран ЧРИ. Во овој случај, Избраниот понудувач ќе му испрати на Електродистрибуција изменет ЧРИ во текот на денот заедно со понудата. Избраниот понудувач ќе ја испрати понудата до Електродистрибуција во рок од 20 минути по примањето на ЧРИ. Понудата важи до истекот на рокот во кој истата треба да биде прифатена и ќе биде обврзувачка за Избраниот понудвач. Понудата важи 15 минути од моментот на испраќање од страна на Избраниот понудувач.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The contractual hourly price shall consist of the intraday procurement price in accordance with the intraday procurement market specified and the trading service fee specified in the Individual Contract. The Selected Bidder reserves the right to reduce the Intraday Procurement Profile requested if it is unable to deliver the entire HDS requested due to the situation on the market. In such a case, the Selected Bidder shall send an amended Intraday HDS to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, along with the bid. The Selected Bidder shall send the bid to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 20 minutes after receiving the HDS. The bid shall be valid until the expiration of the term within which it should be accepted and will be binding on the Selected Bidder. The bid shall be valid for 15 minutes as from the moment of delivery by the Selected Bidder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFE440B" w14:textId="77777777" w:rsidR="00680558" w:rsidRPr="00680558" w:rsidRDefault="00680558" w:rsidP="00F6200B">
+    <w:p w14:paraId="4485599D" w14:textId="3FDF712C" w:rsidR="003421C7" w:rsidRPr="00674EDD" w:rsidRDefault="003421C7" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Понудата ќе се смета за прифатена ако Избраниот понудувач добие потврда по електронска пошта дека Електродистрибуција ја прифаќа понудата пред таа да истече. Прифатената понуда почнува да важи од моментот кога Избраниот понудувач ќе добие електронска пошта од Електродистрибуција со кој потврдува дека ја прифаќа понудата </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The bid shall be considered accepted if the Selected Bidder receives confirmation by e-mail that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accepts the bid before it expires. The accepted bid’s validity starts at the moment at which the Selected Bidder receives an e-mail from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E54AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in confirmation of acceptance of the bid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418550C2" w14:textId="77777777" w:rsidR="00680558" w:rsidRPr="00680558" w:rsidRDefault="00680558" w:rsidP="00F6200B">
-      <w:pPr>
+    <w:p w14:paraId="369EB92E" w14:textId="6F4CBAA8" w:rsidR="003421C7" w:rsidRPr="00674EDD" w:rsidRDefault="003421C7" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-[...8 lines deleted...]
-        <w:t>Договорните страни се согласуваат дека за секој ден за кој има извршено Трансакција во текот на денот (Intraday) , Избраниот понудувач ќе доставуви на Електродистрибуција извештај наредниот ден до  11:00 ч. согласно централно европско време (CET), којшто ќе го содржи вкупното количество на купена и продадена електрична енергија („Извештај за продажба на електрична енергија во текот на денот“ и „Извештај за купена електрична енергија во текот на денот“, договорните цени и вкупната вредност на трансакциите).</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The contractual parties agree that, for each day on which an Intraday Transaction has been performed, the Selected Bidder shall submit a report to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by 11:00 am CET, which shall contain the total amount of electricity purchased and sold ("Report on Intraday Sale of Electricity" and "Report on Intraday Purchase of Electricity"), the contractual prices and the total value of the transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3277F892" w14:textId="77777777" w:rsidR="00680558" w:rsidRDefault="00680558" w:rsidP="00F6200B">
-      <w:pPr>
+    <w:p w14:paraId="0D3DFA39" w14:textId="388038C6" w:rsidR="003421C7" w:rsidRPr="00674EDD" w:rsidRDefault="003421C7" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-[...8 lines deleted...]
-        <w:t>Исто така, во текот на првите три (3) работни дена по завршување на соодветниот период од календарскиот месец за време на Периодот на важност, Договорните страни ќе го потврдат по писмен пат (со размена на скенирани документи по електронска пошта) количеството и договорната вредност на електричната енергија продадена и/или купена на Местото на достава во текот на соодветниот период од календарски месец (секоја писмена потврда ќе се смета за „Потврда“). Продавачот ќе ја користи Потврдата како основа за подготовка на фактура за доставената електрична енергија во соодветниот календарски месец, којашто ќе ја испрати до Купувачот.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, during the first three (3) working days after the end of the corresponding period of the calendar month during the Validity Period, the Contractual Parties shall confirm in writing (by exchanging scanned documents by e-mail) the quantity and the contractual price of electricity sold and/or purchased at the Place of Delivery during the relevant period of a calendar month (each written confirmation shall be considered a "Confirmation"). </w:t>
+      </w:r>
+      <w:r w:rsidR="005C26CD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C26CD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use the Confirmation as the basis in preparing an invoice for the electricity delivered in the corresponding calendar month, which it shall send to </w:t>
+      </w:r>
+      <w:r w:rsidR="005C26CD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F87C790" w14:textId="77777777" w:rsidR="00CD352D" w:rsidRPr="003C7730" w:rsidRDefault="00CD352D" w:rsidP="00F6200B">
+    <w:p w14:paraId="2477C0C7" w14:textId="3829863C" w:rsidR="008C39CE" w:rsidRPr="00674EDD" w:rsidRDefault="008C39CE" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...7 lines deleted...]
-        <w:t>Доколку помеѓу договорните страни постои неусогласување за испорачаната количина на електрична енергија, како важечки ќе се сметаат податоците земени во предвид од страна на Операторот на електропреносниот систем во Република Северна Македонија (МЕПСО)</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In case of a discrepancy between the contractual parties regarding the amount of electricity delivered, the data taken into account by the Electricity Transmission System Operator in the Republic of North Macedonia (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MEPSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) shall be deemed valid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FFC6F0" w14:textId="77777777" w:rsidR="00CD352D" w:rsidRPr="001D4A4B" w:rsidRDefault="00CD352D" w:rsidP="00F6200B">
+    <w:p w14:paraId="5C9D2BFE" w14:textId="32AA3A80" w:rsidR="00735909" w:rsidRPr="00674EDD" w:rsidRDefault="008C39CE" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-          <w:lang w:val="mk-MK"/>
+        <w:ind w:left="794"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In case of a discrepancy between the contractual parties regarding the electricity prices achieved the data published on the corresponding web site of item </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="mk-MK"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref14964566 \r \h </w:instrText>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:lang w:val="mk-MK"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="mk-MK"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="mk-MK"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B076E2">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be deemed valid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7FC70C" w14:textId="77777777" w:rsidR="00CD352D" w:rsidRDefault="00CD352D" w:rsidP="00F6200B">
-[...17 lines deleted...]
-    <w:p w14:paraId="14AD866B" w14:textId="77777777" w:rsidR="00735909" w:rsidRDefault="00735909" w:rsidP="00F6200B">
+    <w:p w14:paraId="14AD866B" w14:textId="25C0B072" w:rsidR="00735909" w:rsidRPr="00674EDD" w:rsidRDefault="008C39CE" w:rsidP="008C39CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Примарни обврски за достава и прифаќање на електрична енергија</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Electricity Delivery and Acceptance Primary Obligations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600A73DC" w14:textId="77777777" w:rsidR="00735909" w:rsidRPr="007464D5" w:rsidRDefault="00735909" w:rsidP="001F7F72">
+    <w:p w14:paraId="600A73DC" w14:textId="7530BDFC" w:rsidR="00735909" w:rsidRPr="00674EDD" w:rsidRDefault="005C26CD" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="Styletochka"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:left="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007464D5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:left="851" w:hanging="425"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with each HDS, Seller shall nominate the delivery, sell and deliver, and Buyer shall nominate the acceptance, buy and accept delivery at place (within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007464D5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MEPSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-        <w:t>Електричната енергија ќе се доставува во согласност со опсегот на толеранција за напонот и фреквенцијата, како и други технички стандарди во согласност со применливите одредби на ENTSO-E (Европска мрежа на оперативен систем за пренос на електрична енергија), пропишани од надлежните оператори на системите за пренос на електрична енергија (особено одредбите поврзани со објавата на распореди, фактури и размена на податоци).</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> network).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DB49DE" w14:textId="77777777" w:rsidR="00735909" w:rsidRPr="007464D5" w:rsidRDefault="00735909" w:rsidP="001F7F72">
+    <w:p w14:paraId="02AA4186" w14:textId="5CFF2129" w:rsidR="00E46B85" w:rsidRPr="00674EDD" w:rsidRDefault="00E46B85" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="Styletochka"/>
-        <w:ind w:left="851" w:hanging="425"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007464D5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:left="851" w:hanging="425"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The electricity shall be delivered in accordance with the voltage and frequency tolerance limits, as well as with other technical standards pursuant to the applicable provisions of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007464D5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ENTSO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-        <w:t>Избраниот понудувач ќе ги сноси сите ризици и целата одговорност за трошоците и давачките поврзани со преносот и доставата на договорната количина до местото на испорака. Избраниот понудувач ќе ги сноси сите ризици и целата одговорност за трошоците и давачките поврзани со прифаќањето и преносот на договорната количина на и од местото на испорака.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-E (European Electricity Transmission System Operating Network), prescribed by the competent electricity transmission systems operators (especially the provisions related to the publication of schedules, invoices and data exchange).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5309C838" w14:textId="77777777" w:rsidR="00735909" w:rsidRPr="00F6200B" w:rsidRDefault="00735909" w:rsidP="00F6200B">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C79E2DC" w14:textId="1A1B0C5F" w:rsidR="00E46B85" w:rsidRPr="00674EDD" w:rsidRDefault="00E46B85" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:pStyle w:val="Styletochka"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The electricity shall be supplied according to the HDS harmonized between the contractual parties.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A2C8C32" w14:textId="77777777" w:rsidR="003C7730" w:rsidRPr="003C7730" w:rsidRDefault="00A52B85" w:rsidP="00A563EA">
+    <w:p w14:paraId="6B010B01" w14:textId="24135DBD" w:rsidR="00E46B85" w:rsidRPr="00674EDD" w:rsidRDefault="00E46B85" w:rsidP="00E46B85">
+      <w:pPr>
+        <w:pStyle w:val="Styletochka"/>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Selected Bidder shall bear all the risks and the entire responsibility for the costs and charges related to the transfer and delivery of the contracted quantity to the place of delivery. The Selected Bidder shall bear all the risks and the entire responsibility for the costs and charges associated with the acceptance and transfer of the contract quantity to and from the place of delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2C8C32" w14:textId="534F70BC" w:rsidR="003C7730" w:rsidRPr="00674EDD" w:rsidRDefault="00E46B85" w:rsidP="00A563EA">
       <w:pPr>
         <w:pStyle w:val="Tire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...20 lines deleted...]
-        <w:t>и услови за плаќање</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manner of Invoicing and Payment Terms </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0B3460" w14:textId="77777777" w:rsidR="00102529" w:rsidRPr="00102529" w:rsidRDefault="00102529" w:rsidP="00102529">
+    <w:p w14:paraId="7E9F5705" w14:textId="673126FF" w:rsidR="00710869" w:rsidRPr="00674EDD" w:rsidRDefault="00710869" w:rsidP="00710869">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...7 lines deleted...]
-        <w:t>Продавачот ќе му испрати на Купувачот фактура со вкупното количество електрична енергија доставена во соодветниот месец најдоцна пет (5) работни дена по завршување на соодветниот период од календарскиот месец во кој била доставена електричната енергија. Во врска со таквата фактура, Продавачот може да го наведе долгот помеѓу Договорните страни согласно секој Индивидуален договор, вклучувајќи ја, без ограничување, целата неисплатена сума за купопродажба на електрична енергија.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Seller shall send an invoice to the Buyer with the total amount of electricity delivered in the corresponding month no later than five (5) working days after the end of the corresponding period of the calendar month in which the electricity was delivered. In connection with such invoice, Seller may specify the debt between the Contractual Parties pursuant to each Individual Contract, including, without limitation, the entire unpaid amount for the purchase and sale of electricity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE53B64" w14:textId="3623EC30" w:rsidR="00102529" w:rsidRPr="00102529" w:rsidRDefault="00102529" w:rsidP="00102529">
+    <w:p w14:paraId="55483F9E" w14:textId="7BF25EBD" w:rsidR="00710869" w:rsidRPr="00674EDD" w:rsidRDefault="00710869" w:rsidP="00710869">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> сите денови од понеделник до петок, со исклучок на празниците во Македонија</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Based on the invoices prepared by Seller, Buyer shall execute the payment for the electricity delivered during the delivery period twice a month: for the electricity delivered from the 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of each month (including both days) and for the electricity delivered in the period from the 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the last day of the month (including both days) (invoicing periods).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6724302F" w14:textId="77777777" w:rsidR="00102529" w:rsidRPr="00102529" w:rsidRDefault="00102529" w:rsidP="00102529">
+    <w:p w14:paraId="745B5077" w14:textId="40700711" w:rsidR="00710869" w:rsidRPr="00674EDD" w:rsidRDefault="00710869" w:rsidP="00710869">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...7 lines deleted...]
-        <w:t>Сумите наведени во Договорот не вклучуваат ДДВ, освен ако не е наведено поинаку. ДДВ согласно Договорот ќе биде утврдено согласно Законот за ДДВ.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Seller shall prepare and submit the corresponding invoice on the last day of the corresponding invoicing period, and Buyer shall make the payment no later than by the seventh (7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) calendar day following the expiration of the invoicing period. If the payment deadline is on a non-working day, the payment will be made during the next working day. All days from Monday to Friday, with the exception of holidays in Macedonia, shall be considered working days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72597880" w14:textId="77777777" w:rsidR="00102529" w:rsidRPr="00102529" w:rsidRDefault="00102529" w:rsidP="00102529">
+    <w:p w14:paraId="00FC5683" w14:textId="278247CB" w:rsidR="00710869" w:rsidRPr="00674EDD" w:rsidRDefault="00710869" w:rsidP="00710869">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...7 lines deleted...]
-        <w:t>Продавачот ќе изготви фактура за испорачаната електрична енергија во денари (МКД) според официјалниот среден девизен курс за валута евро (ЕУР) на  Народна банка на Република Северна Македонија, на денот на фактурирањето и Купувачот ќе го изврши плаќањето на фактурата во денари (МКД) на жиро сметка на Продавачот во согласност со упатството дадено во фактурата</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The amounts stated in the Contract are excusive of VAT, unless otherwise stated. The VAT related to the Contract shall </w:t>
+      </w:r>
+      <w:r w:rsidR="004E19DD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>be determined pursuant to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the VAT Law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D70C93F" w14:textId="77777777" w:rsidR="00102529" w:rsidRDefault="00102529" w:rsidP="00102529">
+    <w:p w14:paraId="6B8F83C7" w14:textId="65B3DFC6" w:rsidR="00710869" w:rsidRPr="00674EDD" w:rsidRDefault="00710869" w:rsidP="00710869">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...7 lines deleted...]
-        <w:t>Ако Купувачот не ја изврши исплатата или делумно ја изврши, тој е обврзан да исплати законска казнена  камата пресметана согласно Закон за облигациони односи сметана од и заедно со денот на доспевање на фактурата, со исклучок на денот на исплата.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seller shall prepare an invoice for the electricity delivered in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>denars</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MKD) according to the official middle exchange rate for EUR of the National Bank of the Republic of North Macedonia, on the day of the invoicing and Buyer shall make the payment of the invoice in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>denars</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into Seller's account in accordance with the instructions given in the invoice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50954F5A" w14:textId="232B23AA" w:rsidR="00E062E1" w:rsidRPr="001F7F72" w:rsidRDefault="00E062E1" w:rsidP="00102529">
+    <w:p w14:paraId="05E5CBEE" w14:textId="3ED3C4AA" w:rsidR="00DF5C17" w:rsidRPr="00674EDD" w:rsidRDefault="00DF5C17" w:rsidP="00DF5C17">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="mk-MK"/>
-[...21 lines deleted...]
-        <w:t>.000.000 ЕУР и ќе биде приложена по склучување на договорот.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If Buyer fails to make the payment or makes it only partially, it shall be obliged to pay legal penalty interest, calculated in accordance with the Law on Obligation as from and inclusive of the due date of the invoice, excluding the day of payment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B12009F" w14:textId="77777777" w:rsidR="003B651F" w:rsidRPr="003820F5" w:rsidRDefault="003B651F" w:rsidP="00BF49FA">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B12009F" w14:textId="48DE391C" w:rsidR="003B651F" w:rsidRPr="00674EDD" w:rsidRDefault="00DF5C17" w:rsidP="00DF5C17">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">DSO shall provide a Parent Company Guarantee from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EVN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Makedonija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Skopje, in the amount of EUR 2,000,000 and shall submit it after the conclusion of the contract. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4CAE8DD5" w14:textId="77777777" w:rsidR="000C0C76" w:rsidRPr="000C0C76" w:rsidRDefault="0029775D" w:rsidP="00112543">
+    <w:p w14:paraId="4CAE8DD5" w14:textId="616C2CE1" w:rsidR="000C0C76" w:rsidRPr="00674EDD" w:rsidRDefault="00DF5C17" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Гаранција на понудата</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bid Guarantee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F83F573" w14:textId="29E3902F" w:rsidR="006A3A6F" w:rsidRDefault="006A3A6F" w:rsidP="00F6200B">
+    <w:p w14:paraId="2463BA1F" w14:textId="511FFE5A" w:rsidR="00DF5C17" w:rsidRPr="00674EDD" w:rsidRDefault="00DF5C17" w:rsidP="00DF5C17">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> работни дена од доставувањето на ИД,нема да му биде вратен депозитот т.е. иститот ќе биде задржан односно гаранцијата на понудата ќе биде активирана.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If the Selected Bidder does not enter into the IC within 3 working days following the delivery of the IC at the latest, the deposit shall not be returned to it, i.e. it shall be retained, or the bid guarantee shall be activated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646C2B25" w14:textId="5CA830A8" w:rsidR="0029775D" w:rsidRDefault="001037FB" w:rsidP="00F6200B">
+    <w:p w14:paraId="5D9CFF37" w14:textId="369499DA" w:rsidR="00DF5C17" w:rsidRPr="00674EDD" w:rsidRDefault="00DF5C17" w:rsidP="00DF5C17">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:szCs w:val="20"/>
-[...89 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Bid Guarantee, that is to say the value of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AB8" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – as a guarantee of the bid – shall be returned to Seller within 3 working days following the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conclusion of the contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C019A3" w14:textId="77777777" w:rsidR="005D7915" w:rsidRDefault="005D7915" w:rsidP="005D7915">
-[...9 lines deleted...]
-    <w:p w14:paraId="78A44AF8" w14:textId="77777777" w:rsidR="00AE1046" w:rsidRPr="00830E82" w:rsidRDefault="00814516" w:rsidP="00112543">
+    <w:p w14:paraId="1029227F" w14:textId="2F953300" w:rsidR="0087083D" w:rsidRPr="00674EDD" w:rsidRDefault="0087083D" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:rPr>
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Timely and Quality Performance Bank Guarantee/Deposit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DCF43E" w14:textId="5D1C6A72" w:rsidR="006A3A6F" w:rsidRDefault="006A3A6F" w:rsidP="006A3A6F">
-      <w:pPr>
+    <w:p w14:paraId="51DCF43E" w14:textId="7364B036" w:rsidR="006A3A6F" w:rsidRPr="00674EDD" w:rsidRDefault="0087083D" w:rsidP="0087083D">
+      <w:pPr>
+        <w:pStyle w:val="a1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>No Bank Guarantee for timely and quality performance of the Individual Contract shall be requested under this OC-IC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324257FB" w14:textId="4B336AE2" w:rsidR="00620FCA" w:rsidRDefault="00620FCA" w:rsidP="00F6200B">
+    <w:p w14:paraId="324257FB" w14:textId="1712ECCC" w:rsidR="00620FCA" w:rsidRPr="00674EDD" w:rsidRDefault="0087083D" w:rsidP="00F6200B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Кредитна поддршка</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Credit Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E897A7" w14:textId="540F07C8" w:rsidR="00620FCA" w:rsidRPr="001F7F72" w:rsidRDefault="00620FCA" w:rsidP="00F6200B">
+    <w:p w14:paraId="76E897A7" w14:textId="2C5D719A" w:rsidR="00620FCA" w:rsidRPr="00674EDD" w:rsidRDefault="0087083D" w:rsidP="009B781A">
       <w:pPr>
         <w:pStyle w:val="Styletochka"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="786" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F7F72">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> договор, во околностите под кои може да биде потребна кредитна поддршка во корист на Договорната страна, вклучително со формата на документите за кредитна поддршка, да ја обезбедат сумата за кредитна поддршка, како и идентитетот на еден или повеќе прифатливи даватели на кредитна поддршка.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Due to the risk borne by each of the Contractual Parties in relation to the creditworthiness of the other Contractual Party, as well as for the purpose of ensuring the timely fulfillment of the obligations arising out of the Individual Contract, the Contractual Parties may agree during the conclusion or at any time after conclusion of the Individual Contract, in the circumstances under which credit support may be required in favor of the Contractual Party, including the form of credit support documents, to provide the amount of such credit support, as well as the identity of one or more acceptable providers of credit support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09069A7B" w14:textId="77777777" w:rsidR="00620FCA" w:rsidRPr="00F6200B" w:rsidRDefault="00620FCA" w:rsidP="00F6200B">
+    <w:p w14:paraId="09069A7B" w14:textId="5FB31FAD" w:rsidR="00620FCA" w:rsidRPr="00674EDD" w:rsidRDefault="0087083D" w:rsidP="00F6200B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Застапување и овластување  </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Representation and Authorization</w:t>
+      </w:r>
+      <w:r w:rsidR="00620FCA" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B56456" w14:textId="7088D82E" w:rsidR="00620FCA" w:rsidRPr="00F6200B" w:rsidRDefault="00620FCA" w:rsidP="001F7F72">
+    <w:p w14:paraId="3FA1EB76" w14:textId="4F74BCF2" w:rsidR="0087083D" w:rsidRPr="00674EDD" w:rsidRDefault="0087083D" w:rsidP="0087083D">
       <w:pPr>
         <w:pStyle w:val="Styletochka"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-        </w:rPr>
-        <w:t>За времетраењето на овој Индивидуален договор, секоја Договорна страна гарантира дека има овластување да ги извршува трансакциите кои се предмет на Договорот, како и дека ги има обезбедено сите потребни одобренија и дозволи и дека презела сѐ за исполнување на потребните правни услови и ги поседува сите потребни сертификати. Секоја Договорна страна ќе ги преземе потребните дејства да ги обезбеди овластувањата, одобренијата или дозволите потребни за извршување на обврските пропишани со Индивидуалниот договор со цел истиот да биде полноважен во текот на целиот период на важност.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Throughout the duration of this Individual Contract, each Contractual Party guarantees that it has the authority to carry out the transactions that are the subject of the Contract, as well as that it has obtained all the approvals and permits required and has undertaken everything to meet the necessary legal conditions and has provided all the certificates required. Each Contractual Party shall take the necessary actions to provide the authorizations, approvals or permits necessary for the performance of the obligations prescribed by the Individual Contract in order for it to be valid during the entire period of its validity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D6F309" w14:textId="0D3B6AE7" w:rsidR="00620FCA" w:rsidRPr="00620FCA" w:rsidRDefault="00620FCA" w:rsidP="001F7F72">
-      <w:pPr>
+    <w:p w14:paraId="3B95843D" w14:textId="720AA3E6" w:rsidR="0087083D" w:rsidRPr="00674EDD" w:rsidRDefault="0087083D" w:rsidP="0087083D">
+      <w:pPr>
+        <w:pStyle w:val="Styletochka"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="mk-MK" w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="mk-MK" w:eastAsia="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the reasonable request of one of the Contractual Parties, the other </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A17" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="mk-MK" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contractual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="mk-MK" w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> договор.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Party shall attach copies of the directives and provisions of the primary and secondary regulations applied here</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A17" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in the official language in which the documents are drawn up, and if possible, in English. The two </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A17" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contractual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parties shall notify each other of the decisions made by their </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A17" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">management </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or other administrative body that affect the validity of the Individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A17" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9835BF" w14:textId="77777777" w:rsidR="00620FCA" w:rsidRPr="00F6200B" w:rsidRDefault="00620FCA" w:rsidP="00F6200B">
-[...10 lines deleted...]
-    <w:p w14:paraId="2AD16762" w14:textId="0FC817C6" w:rsidR="000717F2" w:rsidRPr="00830E82" w:rsidRDefault="008A35B4" w:rsidP="00112543">
+    <w:p w14:paraId="2AD16762" w14:textId="133D015E" w:rsidR="000717F2" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...10 lines deleted...]
-        <w:t>еисполнување на обврските од договорот</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defaulting on Contractual Obligations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E77F02C" w14:textId="0A44B131" w:rsidR="008256A8" w:rsidRPr="005435F2" w:rsidRDefault="008256A8" w:rsidP="008256A8">
+    <w:p w14:paraId="158B7F60" w14:textId="3141FD33" w:rsidR="007957A0" w:rsidRPr="00674EDD" w:rsidRDefault="007957A0" w:rsidP="009B781A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> од Договорот, или, пак, од неизвршување на обврските на Купувачот, Продавачот ќе му го исплати на Купувачот износот за недоставената електрична енергија, којшто е еднаков на разликата помеѓу прифатената цена од усогласениот ЧРИ и повисоката цена по која Купувачот е во можност или ќе биде во можност да ја купи или на друг начин да ја преземе недоставената електрична енергија на пазарот, а притоа ќе дејствува на комерцијално разумен начин, зголемен за променливите трошоци за пренос на електричната енергија, како и сите други разумни и документирани трошоци. Можноста за надомест на загуба на заработувачка, индиректни или консеквентни штети изричито се исклучува.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Seller fails to deliver at all or partially delivers the quantity in accordance with the HDS agreed and is not released from its obligations </w:t>
+      </w:r>
+      <w:r w:rsidR="002118E3" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a Force Majeure event as stated in Item 22 of the Contract or, alternatively, from non-fulfillment of the obligations of Buyer, Seller shall pay Buyer the amount for the undelivered electricity, which is equal to the difference between the accepted price from the aligned </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>HDSI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the higher price at which Buyer is able or will be able to buy or otherwise take over the undelivered electricity on the market, while acting in a commercially reasonable way, increased by the variable costs of electricity transmission, as well as all other reasonable and documented costs. Any possibility of compensation for loss of earnings, indirect or consequential damages is expressly excluded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A458C19" w14:textId="084E695D" w:rsidR="008256A8" w:rsidRPr="00485863" w:rsidRDefault="008256A8" w:rsidP="00F6200B">
+    <w:p w14:paraId="2FD71CBB" w14:textId="1B0F6F5A" w:rsidR="002118E3" w:rsidRPr="00674EDD" w:rsidRDefault="002118E3" w:rsidP="002118E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> Договорот, или, пак, од неизвршување на обврските на Продавачот, Купувачот ќе му ја исплати на Продавачот сумата за неприфатеното количество којашто е еднаква на разликата помеѓу договорената договорна цена и пониската цена по која Продавачот е во можност или ќе биде во можност да ја продаде неприфатената електрична енергија на пазарот, а притоа ќе дејствува на комерцијално разумен начин, зголемена за променливите трошоци за пренос на електричната енергија, како и сите други разумни и документирани трошоци. Можноста за надомест на загуба на заработувачка, индиретни или консеквентни штети изричито се исклучува.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In case Buyer refuses to accept or partially accepts the quantity as per the HDS agreed and is not released from its obligations due to a Force Majeure event as stated in Item 22 of the Contract or, alternatively, from non-fulfillment of the obligations of Seller, Buyer shall pay Seller the amount for the unaccepted quantity, which is equal to the difference between the contractual price agreed and the lower price at which Seller is able or will be able to sell the unaccepted electricity on the market, while acting in a commercially reasonable way, increased by the variable costs of electricity transmission, as well as all other reasonable and documented costs. Any possibility of compensation for loss of earnings, indirect or consequential damages is expressly excluded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F837D3" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="00830E82" w:rsidRDefault="00A52B85" w:rsidP="00112543">
+    <w:p w14:paraId="00F837D3" w14:textId="41172785" w:rsidR="00925E7A" w:rsidRPr="00674EDD" w:rsidRDefault="00C47F81" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Меродавно право: </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Governing Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52B85" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D82585E" w14:textId="77777777" w:rsidR="00A52B85" w:rsidRPr="003C7730" w:rsidRDefault="00A52B85" w:rsidP="00F6200B">
+    <w:p w14:paraId="4D82585E" w14:textId="3F99D223" w:rsidR="00A52B85" w:rsidRPr="00674EDD" w:rsidRDefault="002118E3" w:rsidP="002118E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> Македонија без оглед на правилата за судир на закони.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Contract shall be interpreted in accordance with and shall be subject to the laws of the Republic of North Macedonia, regardless of the rules on collision of laws. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C84E944" w14:textId="3A5DF212" w:rsidR="00925E7A" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="0C4F306F" w14:textId="58BB3D95" w:rsidR="002118E3" w:rsidRPr="00674EDD" w:rsidRDefault="002118E3" w:rsidP="002118E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Договорните страни се согласни дека во случај на штети настанати со прекршување на одредбите од овој договор, страната која што ја предизвикала штетата ќе и ја надомести на другата страна настанатата штета, во согласност со одредбите од законските и подзаконските прописи во Република Северна Македонија. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Contractual Parties agree that, in case of damage caused by violation of the provisions of this Contract, the party that caused the damage shall compensate the other party for the damage caused, in accordance with the provisions of the laws and secondary regulations in the Republic of North Macedonia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751F1E09" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="00F6200B">
+    <w:p w14:paraId="751F1E09" w14:textId="198B973A" w:rsidR="007649FB" w:rsidRPr="00674EDD" w:rsidRDefault="00C47F81" w:rsidP="00F6200B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Одговорност</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibility </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766F68A7" w14:textId="4997D08E" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="00F6200B">
+    <w:p w14:paraId="746076F4" w14:textId="761F5963" w:rsidR="005D5672" w:rsidRPr="00674EDD" w:rsidRDefault="005D5672" w:rsidP="005D5672">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Ниедна Договорна страна нема да сноси одговорност кон другата Договорна страна за каква било загуба, трошок, штета („Штета“), согласно Индивидуалниот договор) предизвикани од другата Договорна страна  врз основа или во врска со Договорот, освен ако таквата ситуација, како на пример, штета, настанала како резултат на груба небрежност, намерно несовесно однесување, или измама од страна на Договорната страна.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Neither Contractual Party shall be liable to the other Contractual Party for any loss, expense, damage ("Damage") pursuant to the Individual Contract, caused by the other Contractual Party based on or in connection with the Contract, unless such situation, such as damage, is the result of gross negligence, willful misconduct, or fraud on the part of the Contractual Party.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0ECC8D" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="001F7F72" w:rsidRDefault="007649FB" w:rsidP="001F7F72">
+    <w:p w14:paraId="733C7C57" w14:textId="087003D3" w:rsidR="005D5672" w:rsidRPr="00674EDD" w:rsidRDefault="005D5672" w:rsidP="005D5672">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Одговорноста на Договорната страна заснована врз основа или во врска со Договорот не вклучува одговорност за индиректни и/или последователни штети, вклучувајќи, меѓу другото, и загуба на заработувачка, углед, деловна можност или очекувана заштеда.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The liability of the Contractual Party based on or in connection with the Contract shall not include liability for indirect and/or consequential damages, including, among others, loss of earnings, reputation, business opportunity or expected savings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C9F6B1" w14:textId="3FAE3E69" w:rsidR="007649FB" w:rsidRPr="001F7F72" w:rsidRDefault="007649FB" w:rsidP="001F7F72">
+    <w:p w14:paraId="727B0E20" w14:textId="49EB973C" w:rsidR="005D5672" w:rsidRPr="00674EDD" w:rsidRDefault="005D5672" w:rsidP="005D5672">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Заради појаснување и во согласност со важечкиот закон, секоја Договорна страна се обврзува да ја ублажи настаната штета, како и да вложи комерцијално разумни напори за минимизирање на штетата којашто може да настане врз основа или во врска со Договорот.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For the sake of clarification and in accordance with the applicable law, each Contractual Party undertakes to mitigate the resulting damage, as well as to make commercially reasonable efforts to minimize the damage that may occur based on or in connection with the Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCD9751" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="00F6200B">
+    <w:p w14:paraId="4CCD9751" w14:textId="1EA99F71" w:rsidR="007649FB" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00F6200B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Прекин на достава на електрична енергија</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electricity Supply </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47F81" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Suspension</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009751A3" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="00F6200B">
+    <w:p w14:paraId="4BE38EB1" w14:textId="0611DBE0" w:rsidR="005D5672" w:rsidRPr="00674EDD" w:rsidRDefault="005D5672" w:rsidP="009B781A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...34 lines deleted...]
-        <w:t>потребниот колатерал или целосно не ѝ бидат исплатени сите неизмирени суми (вклучително со сите важечки затезни камати и трошоци) кои ѝ следуваат.</w:t>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In addition to the rights and remedies available to the non-defaulting Contractual Party, if the defaulting Contractual Party defaults on</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2FEF" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>its obligations under the Contract, or if it or the credit support provider fails to provide, offset or increase the amount of any credit support document,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2FEF" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hree (3) days after sending a written notification to the defaulting Party, the non-defaulting Contractual Party shall have the right to immediately stop any further supply of electricity and shall be released (and not temporarily </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AB8" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>relieved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) of the underlying delivery obligations under all </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>HDS’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> until it has received the required collateral or has been paid in full all outstanding amounts (including all applicable default interest and costs) due to it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9D0655" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="00F6200B">
-[...10 lines deleted...]
-    <w:p w14:paraId="28C4AA6E" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="00F6200B">
+    <w:p w14:paraId="28C4AA6E" w14:textId="6469E8EC" w:rsidR="007649FB" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00F6200B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Пресметка на износ за надомест на штета при прекин на Договор</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calculation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AB8" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Compensatory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Damages upon Termination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3B05F8" w14:textId="6028BAF0" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="001F7F72">
+    <w:p w14:paraId="639ECEFA" w14:textId="5072B232" w:rsidR="00FB2FEF" w:rsidRPr="00674EDD" w:rsidRDefault="00FB2FEF" w:rsidP="00FB2FEF">
       <w:pPr>
         <w:pStyle w:val="Styletochka"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="sr-Latn-CS"/>
-[...21 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> договор, како и износот или сите износи кои треба да се подмират помеѓу Договорните страни во врска со Договорот.</w:t>
+        <w:t>As from the moment of termination of the Contract or as soon as it is reasonably feasible, the Contractual Party terminating the Contract shall calculate the amount (of compensatory damages upon termination of the Contract) that should be paid in the event of termination in accordance with Item 24 paragraph 2 and paragraph 3 (Contract Termination), by calculating the (positive or negative) amount for all amounts agreed for the Individual Contract, as well as the amount or all amounts to be settled between the Contractual Parties in connection with the Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7260A07B" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="001F7F72">
+    <w:p w14:paraId="17535EE2" w14:textId="77BD1FF4" w:rsidR="009B781A" w:rsidRPr="00674EDD" w:rsidRDefault="009B781A" w:rsidP="009B781A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_DV_M343"/>
       <w:bookmarkStart w:id="2" w:name="_DV_M344"/>
       <w:bookmarkStart w:id="3" w:name="_DV_M345"/>
       <w:bookmarkStart w:id="4" w:name="_DV_M346"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00F6200B">
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...17 lines deleted...]
-        <w:t>којашто го раскинува Договорот ги создава како резултат на раскинување на Индивидуалниот договор. За целите на оваа одредба:</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>In terms of an Individual Contract, "Contractual Amount" shall be the Profit less the total Losses and Expenses incurred by the Contractual Party terminating the Contract as a result of the termination of the Individual Contract. For the purposes of this provision:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF98105" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="007649FB">
+    <w:p w14:paraId="3A411924" w14:textId="51EACB6E" w:rsidR="009B781A" w:rsidRPr="00674EDD" w:rsidRDefault="009B781A" w:rsidP="009B781A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...17 lines deleted...]
-        <w:t>којашто го раскинува Договорот, доколку има (без Трошоците), што произлегува од раскинувањето на Индивидуалниот договор и се утврдува на комерцијално разумен начин.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>"Profit" means an amount equal to the present value of the economic benefit to the Terminating Party, if any (less the “Costs”), resulting from the termination of the Individual Contract and determined in a commercially reasonable manner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D7A437" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="007649FB">
+    <w:p w14:paraId="04483C98" w14:textId="35042EC0" w:rsidR="009B781A" w:rsidRPr="00674EDD" w:rsidRDefault="009B781A" w:rsidP="009B781A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...17 lines deleted...]
-        <w:t>којашто го раскинува Договорот, доколку постои (без „Трошоци“), што произлегува од раскинувањето на Индивидуалниот договор и се утврдува на комерцијално разумен начин; и</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>"Loss" means an amount equal to the present value of the economic loss to the Terminating Party, if any (less the "Costs"), resulting from the termination of the Individual Contract and determined in a commercially reasonable manner; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C38E25" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="007649FB">
+    <w:p w14:paraId="1CC09AAC" w14:textId="64BF42F1" w:rsidR="009B781A" w:rsidRPr="00674EDD" w:rsidRDefault="009B781A" w:rsidP="009B781A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...33 lines deleted...]
-        <w:t>којашто го раскинува Договорот во врска со раскинувањето на Индивидуалниот договор.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>"Costs" means fees for brokerage services, commissions and other costs in relation to third parties that are reasonably incurred by the Contractual Party terminating the Contract upon termination of any Agreement pursuant to which it has protected its obligation or upon entering into other Agreements substituting the terminated Individual Contract, as well as justified legal fees, costs and charges caused by the Contractual Party terminating the Contract in connection with the termination of the Individual Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31311C2D" w14:textId="77777777" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="001F7F72">
+    <w:p w14:paraId="48B75500" w14:textId="64EAD52E" w:rsidR="009B781A" w:rsidRPr="00674EDD" w:rsidRDefault="009B781A" w:rsidP="009B781A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_DV_M349"/>
       <w:bookmarkStart w:id="6" w:name="_DV_M350"/>
       <w:bookmarkStart w:id="7" w:name="_DV_M351"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00F6200B">
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...1 lines deleted...]
-        <w:t>При пресметка на Спогодбениот износ, Договорната страна којашто го раскинува Договорот може, но нема обврска да изврши пресметка на Добивките и Загубите доколку така одлучи, без да се впушта во други транскации како нивна замена.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>In determining the Contractual Amount, the Contractual Party terminating the Contract may, but shall not obliged to calculate the Profits and Losses if it so decides, without engaging in other transactions as their substitution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411C8058" w14:textId="6C036F73" w:rsidR="007649FB" w:rsidRPr="00F6200B" w:rsidRDefault="007649FB" w:rsidP="001F7F72">
+    <w:p w14:paraId="3C44ABDB" w14:textId="3EF71D88" w:rsidR="009B781A" w:rsidRPr="00674EDD" w:rsidRDefault="009B781A" w:rsidP="009B781A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...1 lines deleted...]
-        <w:t>Износот за надомест на штета при раскинување на Договорот од страна на соодветната Договорна страна треба да ѝ се исплати на другата Договорна страна во рок од три (3) работни дена од прием на известувањето за раскинување на Договорот и фактурата со споменатиот износ преку електронска пошта.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The amount for compensatory damages upon termination of the Contract by the relevant Contractual Party is to be paid to the other Contractual Party within three (3) working days following receipt of the notice of termination of the Contract and the invoice with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6437" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">said </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>amount via e-mail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6495604F" w14:textId="77777777" w:rsidR="00995A6D" w:rsidRPr="00F6200B" w:rsidRDefault="00995A6D" w:rsidP="00F6200B">
+    <w:p w14:paraId="6495604F" w14:textId="17F70832" w:rsidR="00995A6D" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00F6200B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Отстапување</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099C5BE6" w14:textId="77777777" w:rsidR="00995A6D" w:rsidRPr="001F7F72" w:rsidRDefault="00995A6D" w:rsidP="001F7F72">
+    <w:p w14:paraId="52C06629" w14:textId="7A678634" w:rsidR="00CA6437" w:rsidRPr="00674EDD" w:rsidRDefault="00CA6437" w:rsidP="00CA6437">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001F7F72">
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...17 lines deleted...]
-        <w:t>нема право да ги отстапи правата и обврските од Договорот, целосно или делумно, на трета страна без претходна писмена согласност од другата Договорна страна. Согласноста нема да биде неразумно одложувана или одбиена.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>None of the Contractual Parties has the right to assign the rights and obligations under the Contract, in whole or in part, to a third party without the prior written consent of the other Contractual Party. Such consent shall not be unreasonably delayed or withheld.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7E30D0" w14:textId="7163D04C" w:rsidR="00995A6D" w:rsidRPr="001F7F72" w:rsidRDefault="00995A6D" w:rsidP="001F7F72">
+    <w:p w14:paraId="415F215E" w14:textId="36C4E964" w:rsidR="00A20E18" w:rsidRPr="00674EDD" w:rsidRDefault="00A20E18" w:rsidP="00A20E18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001F7F72">
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK" w:eastAsia="sr-Latn-CS"/>
-[...1 lines deleted...]
-        <w:t>Секоја Договорна страна има право да ги отстапи своите права и обврски утврдени со Договорот без претходна писмена согласност од другата Договорна страна на соработник ако истиот е подготвен и има капацитет да ги исполни во целост таквите договорни обврски. Отстапувањето ќе стапи на сила само откако другата Договорна страна ќе прими соодветно известување и доколку секој Документ за кредитна поддршка којшто бил издаден или на кој се согласила Договорната страна којашто ги отстапува своите права бил одново издаден или изменет во насока на поддршка на обврските на соработникот во корист на другата Договорна страна.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Contractual Party has the right to assign its rights and obligations established by the Contract without the prior written consent of the other Contractual Party to an associate, provided that the latter is ready and has the capacity to fully meet such contractual obligations. The assignment shall take effect only after the other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Contractual Party has received appropriate notification and if any Credit Support Document that was issued or agreed to by the Contractual Party that is ceding its rights has been re-issued or amended in order to support the obligations of the associate to the benefit of the other Contractual Party.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26570647" w14:textId="77777777" w:rsidR="00995A6D" w:rsidRPr="00F6200B" w:rsidRDefault="00995A6D" w:rsidP="00F6200B">
+    <w:p w14:paraId="26570647" w14:textId="0FBA8889" w:rsidR="00995A6D" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00F6200B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Разни одредби</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miscellaneous </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762C7B17" w14:textId="77777777" w:rsidR="00995A6D" w:rsidRPr="00F6200B" w:rsidRDefault="00995A6D" w:rsidP="001F7F72">
+    <w:p w14:paraId="1AA11B13" w14:textId="144243DB" w:rsidR="00A20E18" w:rsidRPr="00674EDD" w:rsidRDefault="00A20E18" w:rsidP="00A20E18">
       <w:pPr>
         <w:pStyle w:val="Styletochka"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F6200B">
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="sr-Latn-CS"/>
-[...1 lines deleted...]
-        <w:t>Ако одредена одредба е неважечка или стане неважечка, валидноста на останатите договорни одредби останува непромената. Договорните страни се обврзуваат да ги заменат неважечките одредби со важечки чиешто правно дејство ќе биде најсоодветно до комерцијалното дејство на неважечките одредби, а притоа ќе ги почитуваат изворните комерцијални цели на Договорот.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>If a certain provision is or becomes invalid, the validity of the other contractual provisions remains unchanged. The Contractual Parties undertake to replace the invalid provisions with valid ones whose legal effect will be most appropriate to the commercial effect of the invalid provisions, while respecting the original commercial objectives of the Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237B1ABE" w14:textId="3FC60F10" w:rsidR="00995A6D" w:rsidRPr="00995A6D" w:rsidRDefault="00995A6D" w:rsidP="001F7F72">
+    <w:p w14:paraId="31986259" w14:textId="18E3E983" w:rsidR="00A20E18" w:rsidRPr="00674EDD" w:rsidRDefault="00A20E18" w:rsidP="00A20E18">
       <w:pPr>
         <w:pStyle w:val="Styletochka"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="sr-Latn-CS"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="sr-Latn-CS"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> договор ќе се менува и дополнува по писмен пат и ќе биде соодветно потпишан од преставниците на двете страни.</w:t>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>The Individual Contract will be amended and supplemented in writing and duly signed by the representatives of both parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3AE4D4" w14:textId="77777777" w:rsidR="00995A6D" w:rsidRPr="00F6200B" w:rsidRDefault="00995A6D" w:rsidP="00F6200B">
-[...22 lines deleted...]
-    <w:p w14:paraId="31F58FD9" w14:textId="77777777" w:rsidR="006341F0" w:rsidRPr="000C0C76" w:rsidRDefault="006341F0" w:rsidP="00112543">
+    <w:p w14:paraId="31F58FD9" w14:textId="228EBEAC" w:rsidR="006341F0" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C0C76">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t>Доверливост</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349C4FE0" w14:textId="77777777" w:rsidR="006341F0" w:rsidRPr="003C7730" w:rsidRDefault="006341F0" w:rsidP="00F6200B">
+    <w:p w14:paraId="0C095116" w14:textId="39F2E2CB" w:rsidR="00A20E18" w:rsidRPr="00674EDD" w:rsidRDefault="00A20E18" w:rsidP="00A20E18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> ќе се сметаат за доверлива информација и ниту една од договорните страни нема да ги открие овие информации на трета страна. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The conditions specified in this Contract shall be considered confidential information and none of the Contractual Parties shall disclose such information to a third party.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB10842" w14:textId="77777777" w:rsidR="006341F0" w:rsidRPr="003C7730" w:rsidRDefault="006341F0" w:rsidP="00F6200B">
+    <w:p w14:paraId="5C7864AD" w14:textId="127CA4AA" w:rsidR="00A20E18" w:rsidRPr="00674EDD" w:rsidRDefault="00A20E18" w:rsidP="00A20E18">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Како доверлива нема да се смета информацијата која: </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>No information shall be considered confidential if it:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0196BB8D" w14:textId="77777777" w:rsidR="006341F0" w:rsidRPr="00830E82" w:rsidRDefault="006341F0" w:rsidP="003C7730">
+    <w:p w14:paraId="0196BB8D" w14:textId="0714722A" w:rsidR="006341F0" w:rsidRPr="00674EDD" w:rsidRDefault="00803A60" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="Tire"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>has been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>е објавена со претходна писмена согласност на другата страна,</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E18" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>disclosed upon previous consent of the other Party</w:t>
+      </w:r>
+      <w:r w:rsidR="006341F0" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA5AF2C" w14:textId="77777777" w:rsidR="006341F0" w:rsidRPr="00830E82" w:rsidRDefault="006341F0" w:rsidP="003C7730">
+    <w:p w14:paraId="41F89135" w14:textId="0A3A9DD0" w:rsidR="00A20E18" w:rsidRPr="00674EDD" w:rsidRDefault="00803A60" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="Tire"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>has been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D43C2F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E18" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disclosed pursuant to a requirement in the laws or the secondary legislation, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A20E18" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ERC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A20E18" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or in relation with court or regulatory proceedings, with each of the Contractual Parties ensuring that it prevents or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">localizes the disclosure of such information to the extent that it is practically allowed under the relevant law or regulation and immediately notifying the other Contractual Party thereof, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053DDF24" w14:textId="77777777" w:rsidR="006341F0" w:rsidRPr="00830E82" w:rsidRDefault="006341F0" w:rsidP="003C7730">
+    <w:p w14:paraId="053DDF24" w14:textId="15A1115B" w:rsidR="006341F0" w:rsidRPr="00674EDD" w:rsidRDefault="00803A60" w:rsidP="00E46B85">
       <w:pPr>
         <w:pStyle w:val="Tire"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">constitutes public information, or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A610E1" w14:textId="77777777" w:rsidR="006341F0" w:rsidRPr="00830E82" w:rsidRDefault="006341F0" w:rsidP="003C7730">
+    <w:p w14:paraId="31A610E1" w14:textId="69119138" w:rsidR="006341F0" w:rsidRPr="00674EDD" w:rsidRDefault="00803A60" w:rsidP="00803A60">
       <w:pPr>
         <w:pStyle w:val="Tire"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>has been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclosed for statistical reasons, ensuring that such disclosure does not reveal the identity of the other Contractual Party</w:t>
+      </w:r>
+      <w:r w:rsidR="006341F0" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE24AB0" w14:textId="77777777" w:rsidR="006341F0" w:rsidRPr="003C7730" w:rsidRDefault="006341F0" w:rsidP="00F6200B">
+    <w:p w14:paraId="4AE24AB0" w14:textId="72A90099" w:rsidR="006341F0" w:rsidRPr="00674EDD" w:rsidRDefault="00803A60" w:rsidP="00803A60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...24 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractual Parties shall comply with the confidentiality obligations for a period of two (2) years following the end of the Contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665813F2" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="000C0C76" w:rsidRDefault="00711A30" w:rsidP="00112543">
+    <w:p w14:paraId="665813F2" w14:textId="48E7E4E3" w:rsidR="00925E7A" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
-          <w:lang w:val="mk-MK"/>
-[...9 lines deleted...]
-        <w:t>иша сила</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Force Majeure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C021084" w14:textId="1706DC93" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="5C021084" w14:textId="69A4D5DC" w:rsidR="00925E7A" w:rsidRPr="00674EDD" w:rsidRDefault="00497479" w:rsidP="00497479">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> енергија во согласност со овој Договор.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Force Majeure event releases the selected bidder from the obligation to deliver/purchase and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E54AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the obligation to receive/transfer energy in accordance with this Contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56407D7B" w14:textId="7D48A47A" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="016B43C0" w14:textId="485FF233" w:rsidR="00497479" w:rsidRPr="00674EDD" w:rsidRDefault="00497479" w:rsidP="00AD2409">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">, кои го спречиле исполнувањето на договорните обврски и кои што ниту една од страните не е во можност да ги спречи, елиминира или избегне. Како вакви настани се сметаат акти на државните институции и  операторот на електропреносниот систем во Република Северна Македонија донесени во согласност со оперативните правила на операторот на електропреносниот систем со цел да се обезбеди стабилност на енергетскиот систем во Република Северна Македонија . Страната која е засегната со виша сила ќе ја информира другата страна за почетокот и крајот на состојбата на виша сила и ќе ги превземе сите разумни мерки кои се потребни за ублажување на последиците од виша сила. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the selected bidder agree that conditions of Force Majeure shall include unforeseeable natural phenomena related to natural disasters (floods, earthquakes, fires, etc.), as well as events and circumstances that occurred after the conclusion of this Contract and prevented the fulfillment of contractual obligations and which none of the parties is able to prevent, eliminate or avoid. Such events shall also include acts of state authorities and the operator of the electricity transmission system in the Republic of North Macedonia adopted in accordance with the operational rules of the operator of the electricity transmission system, in order to ensure the stability of the energy system in the Republic of North Macedonia. The party affected by a Force Majeure shall inform the other party of the beginning and end of the Force Majeure situation and shall take all reasonable measures necessary to mitigate the consequences of a Force Majeure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031AB63F" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="3743D262" w14:textId="195E3707" w:rsidR="00497479" w:rsidRPr="00674EDD" w:rsidRDefault="009B0579" w:rsidP="009B0579">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>“Виша сила“ во смисла на овој Договор подразбира вклучително, без ограничувања, една или повеќе од следниве околности:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00497479" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n the sense of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contract, "Force Majeure" shall also include</w:t>
+      </w:r>
+      <w:r w:rsidR="00497479" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, without limitation, one or more of the following circumstances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CE4B35" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="00830E82" w:rsidRDefault="00925E7A" w:rsidP="00112543">
+    <w:p w14:paraId="79B2F76E" w14:textId="4FA0F1E6" w:rsidR="009B0579" w:rsidRPr="00674EDD" w:rsidRDefault="009B0579" w:rsidP="009B0579">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        <w:t>непредвидливи природни појави поврзани со природни катастрофи (поплави, земјотреси, пожари и слично) кои се официјално објавени од надлежни институции во Р.Северна Македонија, или</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unforeseeable natural phenomena related to natural disasters (floods, earthquakes, fires, etc.) that have been officially announced by competent institutions in the Republic of North Macedonia, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F27EC33" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="00830E82" w:rsidRDefault="00925E7A" w:rsidP="00112543">
+    <w:p w14:paraId="61CB2CAC" w14:textId="182F8F72" w:rsidR="009B0579" w:rsidRPr="00674EDD" w:rsidRDefault="009B0579" w:rsidP="009B0579">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        <w:t>дејствија на државните институции во Р.Северна Македонија и/или на операторот на преносниот систем и/или операторот на дистрибутивниот систем коишто се извршени во согласност со правилата за работење на соодветните оператори во Р.Северна Македонија заради осигурување на стабилноста на енергетскиот систем во Република Северна Македонија и кои се официјално објавени од страна на истите, или</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>actions of the state authorities in the Republic of North Macedonia and/or the operator of the transmission system and/or the operator of the distribution system, which were carried out in accordance with the rules for the operation of the respective operators in the Republic of North Macedonia in order to ensure the stability of the energy system in Republic of North Macedonia and which are officially published by them, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299D36FF" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="00830E82" w:rsidRDefault="00925E7A" w:rsidP="00112543">
+    <w:p w14:paraId="0113A5C7" w14:textId="038D1D2C" w:rsidR="00330907" w:rsidRPr="00674EDD" w:rsidRDefault="00330907" w:rsidP="00330907">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="ru-RU"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">или </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>malfunctions of the communication or computer systems of the relevant telecommunications operator(s) in the Republic of North Macedonia that prevent the requesting party from performing its delivery or reception obligations, officially announced by them, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F539FA5" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="00830E82" w:rsidRDefault="00925E7A" w:rsidP="00112543">
+    <w:p w14:paraId="69CB67B5" w14:textId="6B6063BD" w:rsidR="00330907" w:rsidRPr="00674EDD" w:rsidRDefault="00330907" w:rsidP="00330907">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">воведување или почитување на какви било закони, согласности, прописи, уредби, пресуди, налози, резолуции во сила, или барање од било кои државни органи во Р.Северна Македонија освен барање што се однесува на парична исплата, </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>introduction of or compliance with any laws, consents, regulations, decrees, judgments, orders, resolutions in force, or request from any state authorities in the Republic of North Macedonia, except for requests referring to monetary payment,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1620299A" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="00830E82" w:rsidRDefault="00925E7A" w:rsidP="00112543">
+    <w:p w14:paraId="7FF992AD" w14:textId="52BBD444" w:rsidR="00330907" w:rsidRPr="00674EDD" w:rsidRDefault="00330907" w:rsidP="00330907">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        <w:t>војна, непосредна воена закана, експлозија, официјално објавени од надлежни институции во Р. Северна Македонија.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>war, imminent threat of war, or explosion, officially announced by competent institutions in the Republic of North Macedonia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE8B64F" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="6AE8B64F" w14:textId="2D2934F9" w:rsidR="00925E7A" w:rsidRPr="00674EDD" w:rsidRDefault="00330907" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Неспособноста за плаќање не е предвидена како настан на виша сила.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment inability is not stipulated as a Force Majeure event. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA6EBD5" w14:textId="7525742E" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="02BD503E" w14:textId="6CD0E6F9" w:rsidR="00965085" w:rsidRPr="00674EDD" w:rsidRDefault="00965085" w:rsidP="00965085">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">се смета дека не се случило прекршување или неисполнување на договорните обврски од страната барател и таа се ослободува (наместо само времено да и се суспендираат) од оние обврски што се погодени од настанот на виша сила во временски рок и во онаа мера во која таквата виша сила ја спречува страната и ја оневозможува да ги извршува договорните обврски. Страната барател не е предмет на какви било обврски за исплата на обештетување во однос на количествата што не биле испорачани или примени. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If, due to Force Majeure, one party is unable, to fully or partially perform any of its delivery or receipt related obligations under the Contract and, provided that such party meets the requirements of this Item, it shall be considered that no breach or non-performance of the contractual obligations of the requesting party has occurred and it shall be released (instead of being temporarily relieved) of those obligations that are affected by the event of Force Majeure throughout the event and to the extent that such Force Majeure prevents the party and makes it impossible for it to perform its the contractual obligations. The requesting party shall not be subject to any obligation to pay compensation in respect of quantities not delivered or not received.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB24364" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="52E270F3" w14:textId="6AB2D051" w:rsidR="00965085" w:rsidRPr="00674EDD" w:rsidRDefault="00965085" w:rsidP="00965085">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Страната барател во најкраток можен рок откако ќе стане свесна за настанот на виша сила ја известува другата страна во писмена форма за започнувањето на настанот на виша сила, неговата природа и доколку е тоа можно, и дава необврзувачка процена за обемот и очекуваното времетраење на својата неспособност да ги извршува договорните обврски. Страната барател ги вложува сите комерцијално разумни напори да ја поправи состојбата и да ја отстрани, колку што е тоа можно, причината за својата неспособност за извршување на договорните обврски, на тој начин ублажувајќи ги последиците на вишата сила и, во текот на продолженото траење на настанот на виша сила, и обезбедува на другата страна разумни ажурирани информации, кога и ако е можно, за обемот и очекуваното времетраење на својата неспособност за извршување на договорните обврски; под услов, дополнително, ако решавањето на штрајковите, прекините на работењето и другите трудови конфликти е целосно во надлежноста на засегнатата страна што се повикува на постоење на настан на виша сила. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>As soon as possible after becoming aware of the Force Majeure event, the requesting party shall notify the other party in writing of the onset of the Force Majeure event, its nature and, if possible, a non-binding estimate of the extent and expected duration of its inability to perform the contractual obligations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D0144B" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="12FF2CE6" w14:textId="56289B50" w:rsidR="00965085" w:rsidRPr="00674EDD" w:rsidRDefault="00965085" w:rsidP="00965085">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Страната барател веднаш ја известува другата страна за преземените мерки за заштита од и елиминирање на настанот на виша сила, вклучувајќи итно известување за завршувањето на настанот на виша сила.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The requesting party shall make all commercially reasonable efforts to remedy the situation and remove, as far as possible, the cause of its inability to perform its contractual obligations, thus mitigating the consequences of Force Majeure and, during the prolonged duration of the Force Majeure event, and shall provide the other party with reasonable up-to-date information, when and if possible, about the extent and expected duration of its inability to perform its contractual obligations; provided, further, that the resolution of strikes, work stoppages and other labor disputes is entirely within the jurisdiction of the affected party invoking the existence of a Force Majeure event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A7473B" w14:textId="62E77BD4" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="30F15EE4" w14:textId="2E392B7B" w:rsidR="002D2B33" w:rsidRPr="00674EDD" w:rsidRDefault="002D2B33" w:rsidP="002D2B33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...120 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The requesting party shall immediately notify the other party of the measures taken to protect against and eliminate the event of Force Majeure, including immediate notification of the end of the event of force majeure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C646EF0" w14:textId="6EBE6133" w:rsidR="009A106C" w:rsidRPr="003820F5" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="45746A2C" w14:textId="66421602" w:rsidR="002D2B33" w:rsidRPr="00674EDD" w:rsidRDefault="002D2B33" w:rsidP="002D2B33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> по датумот на раскинувањето.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event and provided that the Selected Bidder is released from delivery/purchase obligations due to a Force Majeure event, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall also be released of the corresponding obligations for receipt and payment. In the event and provided that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is released from its acceptance obligations due to an event of Force Majeure, the Selected Bidder shall also be released from the corresponding delivery/purchase obligations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5400B21F" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="00830E82" w:rsidRDefault="00925E7A" w:rsidP="00112543">
+    <w:p w14:paraId="240C693F" w14:textId="1EB52763" w:rsidR="00072B0A" w:rsidRPr="00674EDD" w:rsidRDefault="00072B0A" w:rsidP="00072B0A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If a Party is released from its contractual obligations due to an event of Force Majeure over a period of thirty (30) consecutive days or longer than sixty (60) days in a calendar year, the non-requesting Contractual Party shall have the right to immediately terminate the Contract affected by the Force Majeure event with a written notice to the requesting Party. Such termination of the Contract shall not affect the accrued rights and obligations of the Parties under the Contract until the date of termination, but neither Party shall be liable to the other one in respect of any unexpired portion of the total supply term of such contract after the termination date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5400B21F" w14:textId="3DF90C1B" w:rsidR="00925E7A" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Решавање на спорови</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dispute Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BE2D4C" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="31508C76" w14:textId="320524E7" w:rsidR="00072B0A" w:rsidRPr="00674EDD" w:rsidRDefault="00072B0A" w:rsidP="00072B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Страните се согласни дека секој спор кој произлегува во врска со овој договор ќе се обидат да го разрешат на мирен начин со непосредни преговори, во духот на добрата деловна соработка. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Parties agree to attempt to resolve any dispute arising in connection with this Contract in an amicable manner through direct negotiations, in the spirit of good business cooperation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDC94E0" w14:textId="77777777" w:rsidR="00925E7A" w:rsidRPr="003C7730" w:rsidRDefault="009A106C" w:rsidP="00F6200B">
+    <w:p w14:paraId="7759A872" w14:textId="6907AD50" w:rsidR="00072B0A" w:rsidRPr="00674EDD" w:rsidRDefault="00072B0A" w:rsidP="00072B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...32 lines deleted...]
-        <w:t>и подзаконските акти. За спорови кои не се утврдени во член 37 од Законот за енергетика како спорови за кои одлучува РКЕ, доколку  Продавачот и Купувачот не го решат спорот со непосредни преговори во рок од 15 (работни) дена, секоја страна за спорното прашање може да поведе постапка пред надлежен суд или друг надлежен орган во Република Северна Македонија.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Seller and Buyer fail to resolve the dispute through direct negotiations within 15 (working) days, in case of disputes stipulated in Article 37 of the Law on Energy, they shall be obliged to act in accordance with the Law on Energy and the by-laws. In case of disputes not defined in Article 37 of the Law on Energy as disputes resolved by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RKE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, if Seller and Buyer fail to resolve the dispute through direct negotiations within 15 (working) days, each Party may initiate proceedings before a competent court or another competent authority in the Republic of North Macedonia regarding the disputed issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C482E2A" w14:textId="77777777" w:rsidR="00193199" w:rsidRPr="00201C74" w:rsidRDefault="00925E7A" w:rsidP="00F6200B">
+    <w:p w14:paraId="300969E2" w14:textId="3041E99B" w:rsidR="00072B0A" w:rsidRPr="00674EDD" w:rsidRDefault="00072B0A" w:rsidP="00072B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> во Скопје или друг надлежен орган со седиште во Скопје.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the event of a dispute, the Basic Civil Court Skopje in Skopje or another competent authority based in Skopje will be the authority of competence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581FE476" w14:textId="77777777" w:rsidR="00193199" w:rsidRPr="00830E82" w:rsidRDefault="000463A3" w:rsidP="00112543">
+    <w:p w14:paraId="581FE476" w14:textId="6066A7D1" w:rsidR="00193199" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contract Duration and Termination</w:t>
+      </w:r>
+      <w:r w:rsidR="000463A3" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="mk-MK"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">реметраење и раскинување на договорот </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8C6F96" w14:textId="75890109" w:rsidR="00925E7A" w:rsidRDefault="00925E7A" w:rsidP="003C7730">
+    <w:p w14:paraId="3BF498C6" w14:textId="534E7DCA" w:rsidR="00072B0A" w:rsidRPr="00674EDD" w:rsidRDefault="00072B0A" w:rsidP="00072B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...46 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This Contract shall enter into force on the day of its execution and shall be valid from January 1,2023 to December 31,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D667C">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2023 or until such time as all the obligations specified herein have been fulfilled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C258B92" w14:textId="77777777" w:rsidR="006109EC" w:rsidRPr="002C34D5" w:rsidRDefault="006109EC" w:rsidP="002C34D5">
+    <w:p w14:paraId="1C258B92" w14:textId="10CFFA1A" w:rsidR="006109EC" w:rsidRPr="00674EDD" w:rsidRDefault="00072B0A" w:rsidP="00072B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Која било Договорна страна (Договорна страна којашто го раскинува Договорот) може да го раскине Договорот со поднесување на известување за раскинување во кое било време поради една или повеќе од следните причини („Материјална причина“):</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Either Party (the Terminating Party) may terminate the Contract by giving notice of termination at any time for one or more of the following reasons ("Material Cause"):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67681D67" w14:textId="26B048F5" w:rsidR="006109EC" w:rsidRPr="006109EC" w:rsidRDefault="006109EC" w:rsidP="006109EC">
+    <w:p w14:paraId="26CE9427" w14:textId="4D6758A1" w:rsidR="001B29E5" w:rsidRPr="00674EDD" w:rsidRDefault="001578BC" w:rsidP="00BD6B8D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002C34D5">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Default: If the Contractual</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B0A" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Party or the Credit Support Provider fails to make the payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B0A" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, provide collateral or fulfill another material obligation when required, including the obligation to provide adequate security for the ability to pay the outstanding obligations </w:t>
+      </w:r>
+      <w:r w:rsidR="001B29E5" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B0A" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="006B0E9D">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B29E5" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="002E2411">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>non-defaulting Contractual</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B0A" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Party </w:t>
+      </w:r>
+      <w:r w:rsidR="001B29E5" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00914178">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>in case of</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B0A" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reasonable </w:t>
+      </w:r>
+      <w:r w:rsidR="001B29E5" w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...3 lines deleted...]
-        <w:t>ќање, пречката не биде отстранета во рок од пет (5) работни дена по испраќањето на писмено барање, или ако во случај на неисполнување на друга обврска, пречката не биде отстранета во рок од пет (5) работни дена од поднесувањето на писмено барање по мејл.</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grounds </w:t>
+      </w:r>
+      <w:r w:rsidR="00072B0A" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for uncertainty (except in cases where release from the obligation is allowed according to </w:t>
+      </w:r>
+      <w:r w:rsidR="001B29E5" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>Item</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B0A" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 (Force Majeure) under the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B29E5" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B0A" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r w:rsidR="001B29E5" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if in case of a default, the obstacle is not removed within five (5) working days after sending a written request, or if in case of a default on another obligation, the obstacle is not removed within five (5) working days following the submission of a written request by email.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203CEF8E" w14:textId="013DE7B1" w:rsidR="006109EC" w:rsidRPr="006109EC" w:rsidRDefault="006109EC" w:rsidP="006109EC">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5A0B188E" w14:textId="10E46FD8" w:rsidR="001B29E5" w:rsidRPr="00674EDD" w:rsidRDefault="001B29E5" w:rsidP="001B29E5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...85 lines deleted...]
-        <w:t>(Прекин на достава) во рок од повеќе од седум (7) последователни дена или повеќе од седум (7) собрани дена во временски период од шеест (60) дена.</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>Failure to deliver or accept: Failure of a Contractual Party to fulfill its obligation to deliver or accept electricity according to the Individual Contract (except for the cases where exemption from the obligation is allowed according to Item 22 (Force Majeure) or Item 17 (Suspension of Supply) within more than seven (7) consecutive days or within more than seven (7) aggregated days within a sixty (60) day period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBEED15" w14:textId="77777777" w:rsidR="006109EC" w:rsidRPr="006109EC" w:rsidRDefault="006109EC" w:rsidP="006109EC">
-[...31 lines deleted...]
-    <w:p w14:paraId="2F47E3B6" w14:textId="54653BB4" w:rsidR="006109EC" w:rsidRPr="002C34D5" w:rsidRDefault="006109EC" w:rsidP="002C34D5">
+    <w:p w14:paraId="322115D7" w14:textId="786FF752" w:rsidR="006F51F9" w:rsidRPr="00674EDD" w:rsidRDefault="006F51F9" w:rsidP="006F51F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force Majeure: The Contractual Party is released from the obligation specified in the Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0723" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>in case of a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Force Majeure </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0723" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>of a duration of more than thirty (30) consecutive days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E17B97A" w14:textId="64659284" w:rsidR="001F0723" w:rsidRPr="00674EDD" w:rsidRDefault="001F0723" w:rsidP="001F0723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...56 lines deleted...]
-        <w:t>), ако некоја од Договорните страни (Договорна страна којашто не ги прекршува обврските):</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Notwithstanding Item 24 paragraph (2), if a (non-defaulting) Contractual Party:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F78F76" w14:textId="77777777" w:rsidR="006109EC" w:rsidRPr="006109EC" w:rsidRDefault="006109EC" w:rsidP="006109EC">
+    <w:p w14:paraId="73F78F76" w14:textId="0322C6EE" w:rsidR="006109EC" w:rsidRPr="00674EDD" w:rsidRDefault="001F0723" w:rsidP="001F0723">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...3 lines deleted...]
-        <w:t>изврши потполно отстапување во корист на доверителите или потпише спогодба во корист на доверителите;</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assigns in full its assets to or makes an arrangement in favor of its creditors; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B47939B" w14:textId="77777777" w:rsidR="006109EC" w:rsidRPr="006109EC" w:rsidRDefault="006109EC" w:rsidP="006109EC">
+    <w:p w14:paraId="16492705" w14:textId="77777777" w:rsidR="001F0723" w:rsidRPr="00674EDD" w:rsidRDefault="001F0723" w:rsidP="001F0723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>is insolvent or unable to pay its due obligations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6AAB2F" w14:textId="2D979D35" w:rsidR="001F0723" w:rsidRPr="00674EDD" w:rsidRDefault="001F0723" w:rsidP="001F0723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>file</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>an appeal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or otherwise initiate</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> court proceedings in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insolvency law or </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other similar law or if </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>an appeal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or proceeding</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> initiated against it, or is in some other </w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that would justify the initi</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A77" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ation of such court proceedings; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389054AC" w14:textId="13AABC4D" w:rsidR="00972A77" w:rsidRPr="00674EDD" w:rsidRDefault="00972A77" w:rsidP="00972A77">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006109EC">
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">е несолвентна или не може да ги исплати достасаните обврски; </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>as soon as it becomes aware of such an event, the non-defaulting Contractual Party may terminate the Contract, with no obligation to send a prior written notice of termination of the Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F69753" w14:textId="77777777" w:rsidR="006109EC" w:rsidRPr="006109EC" w:rsidRDefault="006109EC" w:rsidP="006109EC">
-[...89 lines deleted...]
-    <w:p w14:paraId="4F059C74" w14:textId="1A9AA5E2" w:rsidR="008D1813" w:rsidRPr="002C34D5" w:rsidRDefault="008D1813" w:rsidP="002C34D5">
+    <w:p w14:paraId="3CF357F7" w14:textId="4F5BEFE6" w:rsidR="00972A77" w:rsidRPr="00674EDD" w:rsidRDefault="00972A77" w:rsidP="00972A77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This Contract may be terminated unilaterally with a notice period of 1 (one) month as from the date of receipt of a request submitted by the Terminating Party.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="254FF266" w14:textId="6674E68D" w:rsidR="008D1813" w:rsidRPr="002C34D5" w:rsidRDefault="007542FA" w:rsidP="002C34D5">
+    <w:p w14:paraId="5E826443" w14:textId="36AF742A" w:rsidR="00972A77" w:rsidRPr="00674EDD" w:rsidRDefault="00972A77" w:rsidP="00972A77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Доколку договорот стане неприменлив поради измена на важечките законски и подзаконски акти во Република Северна Македонија, </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This Contract may</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be terminated if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it becomes unenforceable due to changes in the valid laws and by-laws in the Republic of North Macedonia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0712F359" w14:textId="42B566EE" w:rsidR="008D1813" w:rsidRPr="002C34D5" w:rsidRDefault="007542FA" w:rsidP="002C34D5">
+    <w:p w14:paraId="2BD70F23" w14:textId="2289ED17" w:rsidR="00972A77" w:rsidRPr="00674EDD" w:rsidRDefault="00972A77" w:rsidP="00C825BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> понудувач издадена од РКЕ </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Contract may be terminated if one of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>Contractual Pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rties fails to comply with the conditions defined herein and/or to completely or partial</w:t>
+      </w:r>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>exercise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rights and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fulfill its </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obligations </w:t>
+      </w:r>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under this IC and/or if the validity of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the appropr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iate license of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Elektrodistribucij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the selected bidder issued by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C825BB" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ceases on any grounds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0E4AF6" w14:textId="6D910FC2" w:rsidR="008D1813" w:rsidRPr="002C34D5" w:rsidRDefault="008D1813" w:rsidP="002C34D5">
+    <w:p w14:paraId="7D0E4AF6" w14:textId="0DDEE01A" w:rsidR="008D1813" w:rsidRPr="00674EDD" w:rsidRDefault="00C825BB" w:rsidP="00C825BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Овој договор може да се раскине и спогодбено од двете договорни страни. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This Contract may also be terminated upon mutual agreement.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1813" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7BC9BE" w14:textId="77777777" w:rsidR="008D1813" w:rsidRPr="002C34D5" w:rsidRDefault="008D1813" w:rsidP="002C34D5">
+    <w:p w14:paraId="59101A09" w14:textId="2BFBD84E" w:rsidR="00C825BB" w:rsidRPr="00674EDD" w:rsidRDefault="00C825BB" w:rsidP="00C825BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Известувањето за раскинување на овој договор се доставува во писмена форма од едната до другата договорна страна. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The notice of termination of this Contract shall be delivered in writing from one Contractual Party to the other.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49787176" w14:textId="29791BCA" w:rsidR="006109EC" w:rsidRPr="003C7730" w:rsidRDefault="006109EC" w:rsidP="00F6200B">
-[...9 lines deleted...]
-    <w:p w14:paraId="67A6663B" w14:textId="77777777" w:rsidR="000C0C76" w:rsidRPr="000C0C76" w:rsidRDefault="00193199" w:rsidP="00112543">
+    <w:p w14:paraId="67A6663B" w14:textId="5C33F325" w:rsidR="000C0C76" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00112543">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00830E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Завршни одредби</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Final Provisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02129100" w14:textId="77777777" w:rsidR="00193199" w:rsidRPr="003C7730" w:rsidRDefault="00193199" w:rsidP="00F6200B">
+    <w:p w14:paraId="10EC0D3B" w14:textId="7F9BBF62" w:rsidR="00C825BB" w:rsidRPr="00674EDD" w:rsidRDefault="00C825BB" w:rsidP="00C825BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Договорните страни можат да ги пренесуваат, отстапуваат, поништуваат или на друг начин да располагаат со сите или дел од правата и обврските од овој Договор само по неговото стапување во сила, и само со претходна писмена согласност на другата договорна страна која треба да биде дадена во рок од 30 дена по приемот на соодветното барање за тоа, а доколку согласноста не е дадена во тој период ќе се смета дека е одбиена. Овој Договор ќе има дејство и на правните следбеници на договорните страни и на дозволените приматели на страните.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>Contractual Pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rties may transfer, assign, cancel or otherwise dispose of all or part of their rights and obligations under this Contract only after its entry into force, and only with the prior written consent of the other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="sr-Latn-CS"/>
+        </w:rPr>
+        <w:t>Contractual Pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rty, which is to be given within 30 days following receipt of the respective request; in the event that the consent is not given within that period, it shall be deemed that the request has been refused. This Contract shall also bind the legal successors and the permitted assignees of the Parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D514CFF" w14:textId="77777777" w:rsidR="00193199" w:rsidRPr="003C7730" w:rsidRDefault="00193199" w:rsidP="00F6200B">
+    <w:p w14:paraId="55352322" w14:textId="7CF71F79" w:rsidR="00C825BB" w:rsidRPr="00674EDD" w:rsidRDefault="00C825BB" w:rsidP="00C825BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Овој Договор, вклучувајќи ги и неговите прилози претставува целосен договор помеѓу договорните страни за предметот на истиот и ги заменува сите претходни или истовремени вербални или писмени договори, преговори или дискусии поврзани со предметот на договорот.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This Contract, including its appendices, constitutes the complete agreement between the Contractual Parties regarding its subject matter and supersedes all prior or concurrent verbal or written agreements, negotiations or discussions related to the subject matter of th</w:t>
+      </w:r>
+      <w:r w:rsidR="00416F14" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53039B9E" w14:textId="4CFA9B12" w:rsidR="00193199" w:rsidRPr="003C7730" w:rsidRDefault="00193199" w:rsidP="00F6200B">
+    <w:p w14:paraId="3CD6F944" w14:textId="5C3D3E8F" w:rsidR="00416F14" w:rsidRPr="00674EDD" w:rsidRDefault="00416F14" w:rsidP="00A224E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...30 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If any provision of this Contract ceases to be valid as a result of a court decision, acts of state authorities, a decision of the Government of the Republic of North Macedonia or of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ERC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, such provision shall no longer be part of this Contract, with the remaining provisions continue to be valid. Whenever possible, any provision, expression or condition hereof shall be interpreted in a way allowing for it to be enforceable and valid under the applicable law, but if any provision, expression or condition of this Contract is invalid under the applicable law in whole or in part, that particular provision, </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expression </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or condition or any part thereof shall not form part of this Contract, but shall not affect the legality and validity of the remainder of this Contract and shall not invalidate the latter in its </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>entirety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To replace </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a provision, expression or condition of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that has become </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fully or partially invalid, the C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ontract</w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ual P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arties shall immediately </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>attempt to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>применлив и валиден според меродавното право, но ако некоја одредба, израз или услов од овој Договор биде неважечки според меродавното право, целосно или делумно, таа одредба, израз или услов или дел од нив нема да претставува дел од овој Договор, но нема да влијае на законитоста и валидноста на остатокот од овој Договор и нема да предизвика неважност на целиот договор. Наместо одредбата, изразот или условот од овој Договор што станал целосно или делумно неважечки, договорните страни ќе настојуваат веднаш да договорат валидна и практична одредба која ќе биде законски дозволена и која е најблиска до таа која ја заменува, обидувајќи се колку што е можно да ја постигнат вистинската волја на договорните страни и економската цел на одредбата, изразот или условот кои се неважечки. Одредбата од ов</w:t>
-[...39 lines deleted...]
-        <w:t>ќе се применува и во случај кога овој Договор содржи празнини.</w:t>
+        <w:t xml:space="preserve">negotiate a valid and practicable provision which shall be legally permissible and as close as possible to the one </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> replaces, </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seeking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the true will of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contractual Parties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the economic purpose of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invalid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provision, expression or condition </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to the maximum possible extent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The provision of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall also apply in the event that this </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EDD" w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contains gaps.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C75EA18" w14:textId="77777777" w:rsidR="00193199" w:rsidRPr="003C7730" w:rsidRDefault="00193199" w:rsidP="00F6200B">
+    <w:p w14:paraId="78FF06BD" w14:textId="6BBAF9F2" w:rsidR="00416F14" w:rsidRPr="00674EDD" w:rsidRDefault="00416F14" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t>Измени и дополнувања на овој договор ќе се вршат со анекс на договорот, во писмена форма, потпишан од двете договорни страни.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Any amendments and addenda to this Contract shall be introduced by means of an annex hereto, in writing and signed by both Contractual Parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A2718F" w14:textId="77777777" w:rsidR="00193199" w:rsidRPr="003C7730" w:rsidRDefault="00193199" w:rsidP="00F6200B">
+    <w:p w14:paraId="62A2718F" w14:textId="62874EDD" w:rsidR="00193199" w:rsidRPr="00674EDD" w:rsidRDefault="002D2B33" w:rsidP="00E46B85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Овој договор е склучен на македонски јазик. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Contract is made in the Macedonian language. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEB68CC" w14:textId="77777777" w:rsidR="00193199" w:rsidRPr="003C7730" w:rsidRDefault="009D511D" w:rsidP="00F6200B">
+    <w:p w14:paraId="0CEB68CC" w14:textId="12B1C170" w:rsidR="00193199" w:rsidRPr="00674EDD" w:rsidRDefault="002D2B33" w:rsidP="002D2B33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> она што не е регулирано во овој договор ќе се применува законската и подзаконската регулатива во Република Северна Македонија. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anything not regulated herein shall be subject to the laws and the secondary legislation in the Republic of North Macedonia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E201886" w14:textId="77777777" w:rsidR="00193199" w:rsidRDefault="00193199" w:rsidP="00F6200B">
+    <w:p w14:paraId="4856AF7E" w14:textId="6ED92B26" w:rsidR="002D2B33" w:rsidRPr="00674EDD" w:rsidRDefault="002D2B33" w:rsidP="002D2B33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Овој договор е направен во 4 оригинални примероци, по 2 копии за секоја договорна страна.  </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Contract is made in 4 original counterparts, 2 for each of the Contractual Parties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7059B248" w14:textId="77777777" w:rsidR="002E5614" w:rsidRPr="003C7730" w:rsidRDefault="002E5614" w:rsidP="002E5614">
+    <w:p w14:paraId="7059B248" w14:textId="77777777" w:rsidR="002E5614" w:rsidRPr="00674EDD" w:rsidRDefault="002E5614" w:rsidP="002E5614">
       <w:pPr>
         <w:ind w:left="823"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10138" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5211"/>
         <w:gridCol w:w="4927"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00201C74" w14:paraId="137473E8" w14:textId="77777777" w:rsidTr="002B23FB">
+      <w:tr w:rsidR="00201C74" w:rsidRPr="00674EDD" w14:paraId="137473E8" w14:textId="77777777" w:rsidTr="002B23FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1959AF" w14:textId="56D33FE5" w:rsidR="00201C74" w:rsidRDefault="00201C74" w:rsidP="00B54C20">
+          <w:p w14:paraId="3C1959AF" w14:textId="56D33FE5" w:rsidR="00201C74" w:rsidRPr="00674EDD" w:rsidRDefault="00201C74" w:rsidP="00B54C20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33926D36" w14:textId="014717A0" w:rsidR="00201C74" w:rsidRPr="006D667C" w:rsidRDefault="00201C74" w:rsidP="008B61E6">
+          <w:p w14:paraId="33926D36" w14:textId="014717A0" w:rsidR="00201C74" w:rsidRPr="00674EDD" w:rsidRDefault="00201C74" w:rsidP="008B61E6">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201C74" w14:paraId="7D540AD9" w14:textId="77777777" w:rsidTr="002B23FB">
+      <w:tr w:rsidR="00201C74" w:rsidRPr="00674EDD" w14:paraId="7D540AD9" w14:textId="77777777" w:rsidTr="002B23FB">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758F431A" w14:textId="0F276B2A" w:rsidR="00201C74" w:rsidRPr="00013909" w:rsidRDefault="007C7347" w:rsidP="00B54C20">
+          <w:p w14:paraId="758F431A" w14:textId="0F276B2A" w:rsidR="00201C74" w:rsidRPr="00674EDD" w:rsidRDefault="007C7347" w:rsidP="00B54C20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>---------------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140E22A7" w14:textId="77777777" w:rsidR="00201C74" w:rsidRPr="00201C74" w:rsidRDefault="00201C74" w:rsidP="008B61E6">
+          <w:p w14:paraId="140E22A7" w14:textId="0E0806ED" w:rsidR="00201C74" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00A85A17">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:b/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:b/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Електродистрибуција ДООЕЛ Скопје</w:t>
+              <w:t>Elektrodistribucija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00674EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00674EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dooel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00674EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Skopje </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201C74" w:rsidRPr="004C52B6" w14:paraId="1BD4AB72" w14:textId="77777777" w:rsidTr="002B23FB">
+      <w:tr w:rsidR="00201C74" w:rsidRPr="00674EDD" w14:paraId="1BD4AB72" w14:textId="77777777" w:rsidTr="002B23FB">
         <w:trPr>
           <w:trHeight w:val="1363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C313127" w14:textId="7646E736" w:rsidR="00432B55" w:rsidRDefault="007C7347" w:rsidP="002B23FB">
+          <w:p w14:paraId="1C313127" w14:textId="7646E736" w:rsidR="00432B55" w:rsidRPr="00674EDD" w:rsidRDefault="007C7347" w:rsidP="002B23FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-----------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="263764A2" w14:textId="77777777" w:rsidR="001F5234" w:rsidRPr="004C52B6" w:rsidRDefault="00013909" w:rsidP="002B23FB">
+          <w:p w14:paraId="263764A2" w14:textId="0ABBFE6E" w:rsidR="001F5234" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="002B23FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C52B6">
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Управител</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="361C6EEC" w14:textId="77777777" w:rsidR="001700B0" w:rsidRPr="004C52B6" w:rsidRDefault="001700B0" w:rsidP="002B23FB">
+          <w:p w14:paraId="361C6EEC" w14:textId="77777777" w:rsidR="001700B0" w:rsidRPr="00674EDD" w:rsidRDefault="001700B0" w:rsidP="002B23FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD825ED" w14:textId="77777777" w:rsidR="004C52B6" w:rsidRPr="004C52B6" w:rsidRDefault="004C52B6" w:rsidP="008B61E6">
+          <w:p w14:paraId="7BD825ED" w14:textId="3FF10219" w:rsidR="004C52B6" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="008B61E6">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C52B6">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
-                <w:lang w:val="ru-RU"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">дипл. инж. Јохен Хагеман </w:t>
+              <w:t>Jochen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00674EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hageman, BA in Engineering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E33FF44" w14:textId="77777777" w:rsidR="00201C74" w:rsidRPr="004C52B6" w:rsidRDefault="00201C74" w:rsidP="008B61E6">
+          <w:p w14:paraId="1E9AE951" w14:textId="245DDE41" w:rsidR="00A85A17" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00A85A17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00674EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Manager</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E33FF44" w14:textId="3B0A8B9D" w:rsidR="00201C74" w:rsidRPr="00674EDD" w:rsidRDefault="00201C74" w:rsidP="008B61E6">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C52B6">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201C74" w:rsidRPr="00301537" w14:paraId="16B964F7" w14:textId="77777777" w:rsidTr="002B23FB">
+      <w:tr w:rsidR="00201C74" w:rsidRPr="00674EDD" w14:paraId="16B964F7" w14:textId="77777777" w:rsidTr="002B23FB">
         <w:trPr>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C202CA" w14:textId="77777777" w:rsidR="000228A3" w:rsidRDefault="000228A3" w:rsidP="00B54C20">
+          <w:p w14:paraId="48C202CA" w14:textId="77777777" w:rsidR="000228A3" w:rsidRPr="00674EDD" w:rsidRDefault="000228A3" w:rsidP="00B54C20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55F1D912" w14:textId="75F861BA" w:rsidR="00432B55" w:rsidRDefault="007C7347" w:rsidP="00B54C20">
+          <w:p w14:paraId="55F1D912" w14:textId="75F861BA" w:rsidR="00432B55" w:rsidRPr="00674EDD" w:rsidRDefault="007C7347" w:rsidP="00B54C20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-----------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A2171A3" w14:textId="77777777" w:rsidR="00432B55" w:rsidRPr="00432B55" w:rsidRDefault="00432B55" w:rsidP="00B54C20">
+          <w:p w14:paraId="3A2171A3" w14:textId="2A3DAAB2" w:rsidR="00432B55" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="00B54C20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Управител</w:t>
+              <w:t>Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30115BD9" w14:textId="77777777" w:rsidR="006645C7" w:rsidRPr="00301537" w:rsidRDefault="000228A3" w:rsidP="000228A3">
+          <w:p w14:paraId="30115BD9" w14:textId="77777777" w:rsidR="006645C7" w:rsidRPr="00674EDD" w:rsidRDefault="000228A3" w:rsidP="000228A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301537">
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24FD614F" w14:textId="77777777" w:rsidR="000228A3" w:rsidRPr="00301537" w:rsidRDefault="006645C7" w:rsidP="000228A3">
+          <w:p w14:paraId="24FD614F" w14:textId="42094C77" w:rsidR="000228A3" w:rsidRPr="00674EDD" w:rsidRDefault="006645C7" w:rsidP="000228A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301537">
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00201C74" w:rsidRPr="00301537">
+            <w:r w:rsidR="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">м-р. Сашо Салтировски, дипл.ел.инж, МБА, </w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A85A17" w:rsidRPr="00674EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sasho Saltirovski, MSc. Electrical Eng., MBA</w:t>
+            </w:r>
+            <w:r w:rsidR="00201C74" w:rsidRPr="00674EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="278AE67F" w14:textId="77777777" w:rsidR="00201C74" w:rsidRPr="00301537" w:rsidRDefault="00201C74" w:rsidP="008B61E6">
+          <w:p w14:paraId="278AE67F" w14:textId="3EC3E10B" w:rsidR="00201C74" w:rsidRPr="00674EDD" w:rsidRDefault="00A85A17" w:rsidP="008B61E6">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="mk-MK"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301537">
+            <w:r w:rsidRPr="00674EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
-                <w:noProof/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Управител</w:t>
+              <w:t>Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61630E80" w14:textId="77777777" w:rsidR="009B1292" w:rsidRPr="006645C7" w:rsidRDefault="009B1292" w:rsidP="006645C7">
+    <w:p w14:paraId="61630E80" w14:textId="77777777" w:rsidR="009B1292" w:rsidRPr="00674EDD" w:rsidRDefault="009B1292" w:rsidP="006645C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009B1292" w:rsidRPr="006645C7" w:rsidSect="006645C7">
+    <w:sectPr w:rsidR="009B1292" w:rsidRPr="00674EDD" w:rsidSect="006645C7">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="993" w:right="1134" w:bottom="284" w:left="1134" w:header="357" w:footer="535" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63557557" w14:textId="77777777" w:rsidR="00483050" w:rsidRDefault="00483050">
+    <w:p w14:paraId="67FA520F" w14:textId="77777777" w:rsidR="00DB76EC" w:rsidRDefault="00DB76EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E1B3F48" w14:textId="77777777" w:rsidR="00483050" w:rsidRDefault="00483050">
+    <w:p w14:paraId="5215A93D" w14:textId="77777777" w:rsidR="00DB76EC" w:rsidRDefault="00DB76EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Frutiger Next for EVN Light">
     <w:panose1 w:val="020B0303040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="45B5B567" w14:textId="77777777" w:rsidR="00A303D0" w:rsidRDefault="00A303D0" w:rsidP="00742913">
+  <w:p w14:paraId="45B5B567" w14:textId="77777777" w:rsidR="009B781A" w:rsidRDefault="009B781A" w:rsidP="00742913">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="66FD13FF" w14:textId="77777777" w:rsidR="00A303D0" w:rsidRDefault="00A303D0">
+  <w:p w14:paraId="66FD13FF" w14:textId="77777777" w:rsidR="009B781A" w:rsidRDefault="009B781A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="74141A7A" w14:textId="4042D095" w:rsidR="00A303D0" w:rsidRPr="00B00F27" w:rsidRDefault="00A303D0" w:rsidP="00844302">
+  <w:p w14:paraId="74141A7A" w14:textId="5E8EAA9F" w:rsidR="009B781A" w:rsidRPr="00B00F27" w:rsidRDefault="009B781A" w:rsidP="00844302">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B00F27">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00B00F27">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00B00F27">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DF2D49">
+    <w:r w:rsidR="00912E14">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00B00F27">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AD7327A" w14:textId="77777777" w:rsidR="00483050" w:rsidRDefault="00483050">
+    <w:p w14:paraId="0F9D2C0D" w14:textId="77777777" w:rsidR="00DB76EC" w:rsidRDefault="00DB76EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="720A1833" w14:textId="77777777" w:rsidR="00483050" w:rsidRDefault="00483050">
+    <w:p w14:paraId="3D0243C9" w14:textId="77777777" w:rsidR="00DB76EC" w:rsidRDefault="00DB76EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00783BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C8486FA"/>
     <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
@@ -7691,163 +7478,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0129313C"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B91A2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C0C8A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -8028,229 +7702,88 @@
           <w:tab w:val="num" w:pos="1658"/>
         </w:tabs>
         <w:ind w:left="1658" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1802"/>
         </w:tabs>
         <w:ind w:left="1802" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E61936"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="059F57FA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DD40A404"/>
-[...140 lines deleted...]
-    <w:tmpl w:val="443C4898"/>
+    <w:tmpl w:val="C284CE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial" w:hint="default"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1004"/>
         </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1364"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1724"/>
         </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8310,446 +7843,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3164"/>
         </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3524"/>
         </w:tabs>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...394 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AC720DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2802470E"/>
     <w:lvl w:ilvl="0" w:tplc="7A4645DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Styletochka"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -8835,51 +7973,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F211457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F00C9B24"/>
     <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -8966,51 +8104,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B02E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EF65904"/>
     <w:lvl w:ilvl="0" w:tplc="7DDC04F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Article"/>
       <w:lvlText w:val="Член %1"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -9247,51 +8385,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1935"/>
         </w:tabs>
         <w:ind w:left="1935" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2655"/>
         </w:tabs>
         <w:ind w:left="2655" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="168F2F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B92A0D0E"/>
     <w:lvl w:ilvl="0" w:tplc="03D0885C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -9378,51 +8516,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17890637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D124EEC4"/>
     <w:lvl w:ilvl="0" w:tplc="03D0885C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -9509,51 +8647,143 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C674640"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2200A4F2"/>
+    <w:lvl w:ilvl="0" w:tplc="E60A8A16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1112" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-392" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="328" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1048" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1768" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2488" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3208" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3928" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F4D172B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CAE01F2"/>
     <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -9640,51 +8870,140 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22030700"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D67839FA"/>
+    <w:lvl w:ilvl="0" w:tplc="FF38981C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1356" w:hanging="636"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="265D7A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E8060E6"/>
     <w:lvl w:ilvl="0" w:tplc="7B32A3AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="05F8634C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9761,164 +9080,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EB04361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BA47A8E"/>
     <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -10005,51 +9211,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31195378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BA47A8E"/>
     <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -10136,51 +9342,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31195B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BA47A8E"/>
     <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -10267,51 +9473,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33092CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CAE01F2"/>
     <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -10398,388 +9604,275 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35507FA0"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B3D389D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCAA5516"/>
-    <w:lvl w:ilvl="0" w:tplc="B1E4F0E0">
+    <w:tmpl w:val="AAF2950C"/>
+    <w:lvl w:ilvl="0" w:tplc="2AA45754">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54017CC1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E74E312C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="539"/>
+          <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
-        <w:ind w:left="539" w:hanging="397"/>
+        <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1582"/>
+          <w:tab w:val="num" w:pos="1866"/>
         </w:tabs>
-        <w:ind w:left="1582" w:hanging="360"/>
+        <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6CDA63FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1560"/>
+          <w:tab w:val="num" w:pos="1844"/>
         </w:tabs>
-        <w:ind w:left="1560" w:hanging="284"/>
+        <w:ind w:left="1844" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3022"/>
+          <w:tab w:val="num" w:pos="3306"/>
         </w:tabs>
-        <w:ind w:left="3022" w:hanging="360"/>
+        <w:ind w:left="3306" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3742"/>
+          <w:tab w:val="num" w:pos="4026"/>
         </w:tabs>
-        <w:ind w:left="3742" w:hanging="360"/>
+        <w:ind w:left="4026" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4462"/>
+          <w:tab w:val="num" w:pos="4746"/>
         </w:tabs>
-        <w:ind w:left="4462" w:hanging="180"/>
+        <w:ind w:left="4746" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5182"/>
+          <w:tab w:val="num" w:pos="5466"/>
         </w:tabs>
-        <w:ind w:left="5182" w:hanging="360"/>
+        <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5902"/>
+          <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
-        <w:ind w:left="5902" w:hanging="360"/>
+        <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6622"/>
+          <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
-        <w:ind w:left="6622" w:hanging="180"/>
+        <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B90408C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559B54C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF344050"/>
-[...202 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C3254D2">
+    <w:tmpl w:val="B92A0D0E"/>
+    <w:lvl w:ilvl="0" w:tplc="03D0885C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1866"/>
@@ -10862,55 +9955,55 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="559B54C7"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61B369DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B92A0D0E"/>
-    <w:lvl w:ilvl="0" w:tplc="03D0885C">
+    <w:tmpl w:val="4CAE01F2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C3254D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="823"/>
         </w:tabs>
         <w:ind w:left="823" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1866"/>
@@ -10993,303 +10086,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6186"/>
         </w:tabs>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6906"/>
         </w:tabs>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...251 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61EF5D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51D23AB4"/>
     <w:lvl w:ilvl="0" w:tplc="82128632">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1156" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11334,303 +10175,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4756" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5476" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6196" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...251 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CA55BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73F4C838"/>
     <w:lvl w:ilvl="0" w:tplc="91B8EE04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D362E11C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11727,164 +10316,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3F089C92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7425770B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D67839FA"/>
     <w:lvl w:ilvl="0" w:tplc="FF38981C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1356" w:hanging="636"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
@@ -11930,300 +10406,220 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="3"/>
-[...26 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="24"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="24"/>
-[...5 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="24"/>
-[...2 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="24"/>
-[...2 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="42">
-[...80 lines deleted...]
-  <w:numIdMacAtCleanup w:val="53"/>
+  <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F32536"/>
     <w:rsid w:val="0000120A"/>
     <w:rsid w:val="00004557"/>
     <w:rsid w:val="00006676"/>
     <w:rsid w:val="00011B71"/>
@@ -12235,547 +10631,587 @@
     <w:rsid w:val="0002725E"/>
     <w:rsid w:val="00035852"/>
     <w:rsid w:val="00035AED"/>
     <w:rsid w:val="00035D41"/>
     <w:rsid w:val="0004010E"/>
     <w:rsid w:val="00040B7D"/>
     <w:rsid w:val="00040D15"/>
     <w:rsid w:val="000410CF"/>
     <w:rsid w:val="00041B8D"/>
     <w:rsid w:val="000425E8"/>
     <w:rsid w:val="000432F0"/>
     <w:rsid w:val="000463A3"/>
     <w:rsid w:val="00050064"/>
     <w:rsid w:val="000512E9"/>
     <w:rsid w:val="000518D5"/>
     <w:rsid w:val="000522ED"/>
     <w:rsid w:val="00054F12"/>
     <w:rsid w:val="00057810"/>
     <w:rsid w:val="000653A2"/>
     <w:rsid w:val="000671FD"/>
     <w:rsid w:val="000675DD"/>
     <w:rsid w:val="0007079A"/>
     <w:rsid w:val="0007081A"/>
     <w:rsid w:val="00071755"/>
     <w:rsid w:val="000717F2"/>
+    <w:rsid w:val="00072B0A"/>
     <w:rsid w:val="00077002"/>
     <w:rsid w:val="00081A93"/>
     <w:rsid w:val="00085CB8"/>
     <w:rsid w:val="0008682E"/>
     <w:rsid w:val="00087233"/>
     <w:rsid w:val="00090871"/>
     <w:rsid w:val="0009298B"/>
     <w:rsid w:val="000976D0"/>
     <w:rsid w:val="000A0DA2"/>
     <w:rsid w:val="000A3EF1"/>
     <w:rsid w:val="000A6522"/>
     <w:rsid w:val="000A75B7"/>
     <w:rsid w:val="000B7468"/>
     <w:rsid w:val="000B79C9"/>
     <w:rsid w:val="000C0AC1"/>
     <w:rsid w:val="000C0C76"/>
     <w:rsid w:val="000C3A43"/>
     <w:rsid w:val="000D1417"/>
     <w:rsid w:val="000D41E4"/>
     <w:rsid w:val="000E7087"/>
     <w:rsid w:val="000E70C9"/>
     <w:rsid w:val="00100C11"/>
     <w:rsid w:val="0010190E"/>
     <w:rsid w:val="00102529"/>
     <w:rsid w:val="001037FB"/>
     <w:rsid w:val="0010547F"/>
     <w:rsid w:val="0010696D"/>
     <w:rsid w:val="00112543"/>
     <w:rsid w:val="00114422"/>
     <w:rsid w:val="00115E83"/>
     <w:rsid w:val="0011781E"/>
     <w:rsid w:val="00121030"/>
     <w:rsid w:val="0012128B"/>
     <w:rsid w:val="001236E4"/>
     <w:rsid w:val="00127B98"/>
     <w:rsid w:val="0013002C"/>
     <w:rsid w:val="0013367E"/>
     <w:rsid w:val="001364E9"/>
     <w:rsid w:val="00136F6B"/>
     <w:rsid w:val="00140707"/>
     <w:rsid w:val="00142F84"/>
     <w:rsid w:val="00156BB3"/>
     <w:rsid w:val="0015771A"/>
+    <w:rsid w:val="001578BC"/>
     <w:rsid w:val="001655C9"/>
     <w:rsid w:val="00167498"/>
     <w:rsid w:val="00167527"/>
     <w:rsid w:val="001700B0"/>
     <w:rsid w:val="00170A1D"/>
     <w:rsid w:val="00170D2B"/>
     <w:rsid w:val="00183865"/>
     <w:rsid w:val="00185C97"/>
     <w:rsid w:val="0018645C"/>
     <w:rsid w:val="00193199"/>
     <w:rsid w:val="00193AF7"/>
     <w:rsid w:val="00195D59"/>
     <w:rsid w:val="00196515"/>
     <w:rsid w:val="001975CC"/>
+    <w:rsid w:val="001A6C41"/>
     <w:rsid w:val="001B0C6F"/>
     <w:rsid w:val="001B1ED9"/>
     <w:rsid w:val="001B23F7"/>
+    <w:rsid w:val="001B29E5"/>
     <w:rsid w:val="001B5E0D"/>
     <w:rsid w:val="001B76EB"/>
     <w:rsid w:val="001C2E00"/>
     <w:rsid w:val="001C3EEE"/>
     <w:rsid w:val="001D05BF"/>
     <w:rsid w:val="001D4A4B"/>
     <w:rsid w:val="001D5A4E"/>
     <w:rsid w:val="001D6A37"/>
     <w:rsid w:val="001E50BE"/>
     <w:rsid w:val="001E6AF9"/>
     <w:rsid w:val="001E7D19"/>
     <w:rsid w:val="001F0253"/>
+    <w:rsid w:val="001F0723"/>
     <w:rsid w:val="001F1CE8"/>
     <w:rsid w:val="001F5234"/>
+    <w:rsid w:val="001F6AD2"/>
     <w:rsid w:val="001F7F72"/>
     <w:rsid w:val="00201C74"/>
     <w:rsid w:val="00203440"/>
     <w:rsid w:val="00204EC6"/>
     <w:rsid w:val="002060FB"/>
     <w:rsid w:val="002068B1"/>
     <w:rsid w:val="00206B88"/>
+    <w:rsid w:val="002118E3"/>
     <w:rsid w:val="0021261D"/>
     <w:rsid w:val="00213386"/>
     <w:rsid w:val="00221ECE"/>
     <w:rsid w:val="00226568"/>
     <w:rsid w:val="002310CF"/>
     <w:rsid w:val="00232394"/>
     <w:rsid w:val="0023565E"/>
     <w:rsid w:val="002358C4"/>
     <w:rsid w:val="00235C48"/>
     <w:rsid w:val="00236369"/>
     <w:rsid w:val="002415E3"/>
     <w:rsid w:val="002420D4"/>
     <w:rsid w:val="00243C92"/>
     <w:rsid w:val="002453A2"/>
     <w:rsid w:val="00247705"/>
     <w:rsid w:val="00251CAA"/>
     <w:rsid w:val="0025586B"/>
     <w:rsid w:val="002576F0"/>
     <w:rsid w:val="002644A2"/>
     <w:rsid w:val="002663F7"/>
     <w:rsid w:val="0027112E"/>
     <w:rsid w:val="00272666"/>
     <w:rsid w:val="002734B0"/>
     <w:rsid w:val="002778E6"/>
     <w:rsid w:val="00280598"/>
     <w:rsid w:val="00287847"/>
     <w:rsid w:val="0029189E"/>
     <w:rsid w:val="002955E7"/>
     <w:rsid w:val="00296261"/>
     <w:rsid w:val="0029775D"/>
     <w:rsid w:val="002A07E2"/>
     <w:rsid w:val="002A446E"/>
     <w:rsid w:val="002A7385"/>
     <w:rsid w:val="002B1649"/>
     <w:rsid w:val="002B23FB"/>
     <w:rsid w:val="002B6BF4"/>
     <w:rsid w:val="002C0CB7"/>
     <w:rsid w:val="002C304D"/>
     <w:rsid w:val="002C34D5"/>
     <w:rsid w:val="002C4540"/>
     <w:rsid w:val="002C5E79"/>
     <w:rsid w:val="002C69A4"/>
     <w:rsid w:val="002D19CE"/>
     <w:rsid w:val="002D1EE3"/>
     <w:rsid w:val="002D2AAC"/>
+    <w:rsid w:val="002D2B33"/>
     <w:rsid w:val="002D4C8B"/>
     <w:rsid w:val="002E1C4D"/>
     <w:rsid w:val="002E2411"/>
     <w:rsid w:val="002E263E"/>
     <w:rsid w:val="002E4673"/>
     <w:rsid w:val="002E5614"/>
     <w:rsid w:val="002E70E4"/>
     <w:rsid w:val="002F69D0"/>
     <w:rsid w:val="00301537"/>
     <w:rsid w:val="003018E6"/>
+    <w:rsid w:val="00303CED"/>
     <w:rsid w:val="0030525A"/>
     <w:rsid w:val="00307256"/>
     <w:rsid w:val="00310E7C"/>
     <w:rsid w:val="003144FE"/>
     <w:rsid w:val="00314678"/>
     <w:rsid w:val="00316CAC"/>
     <w:rsid w:val="00320F50"/>
     <w:rsid w:val="00322114"/>
     <w:rsid w:val="003252DF"/>
     <w:rsid w:val="00330435"/>
+    <w:rsid w:val="00330907"/>
     <w:rsid w:val="003335E2"/>
     <w:rsid w:val="00334CF9"/>
+    <w:rsid w:val="003421C7"/>
     <w:rsid w:val="0034225B"/>
     <w:rsid w:val="00351142"/>
     <w:rsid w:val="00353B74"/>
     <w:rsid w:val="00355631"/>
     <w:rsid w:val="00362EA3"/>
     <w:rsid w:val="003643FC"/>
     <w:rsid w:val="003759EB"/>
     <w:rsid w:val="003820F5"/>
     <w:rsid w:val="003830FC"/>
     <w:rsid w:val="00386795"/>
     <w:rsid w:val="00392055"/>
     <w:rsid w:val="00392235"/>
     <w:rsid w:val="003939DC"/>
     <w:rsid w:val="003A17C9"/>
     <w:rsid w:val="003A1F49"/>
     <w:rsid w:val="003A4CA0"/>
     <w:rsid w:val="003A51D4"/>
     <w:rsid w:val="003B44B4"/>
     <w:rsid w:val="003B651F"/>
     <w:rsid w:val="003C2AE0"/>
     <w:rsid w:val="003C7730"/>
     <w:rsid w:val="003D2848"/>
     <w:rsid w:val="003D5DBF"/>
     <w:rsid w:val="003D6A2C"/>
     <w:rsid w:val="003D78BA"/>
     <w:rsid w:val="003E0328"/>
     <w:rsid w:val="003E16CC"/>
     <w:rsid w:val="003E491F"/>
     <w:rsid w:val="003E5880"/>
     <w:rsid w:val="003F1A1A"/>
     <w:rsid w:val="003F7EAB"/>
     <w:rsid w:val="004034F5"/>
     <w:rsid w:val="00410DD6"/>
     <w:rsid w:val="00415B99"/>
     <w:rsid w:val="00416AD3"/>
+    <w:rsid w:val="00416F14"/>
     <w:rsid w:val="004315F4"/>
     <w:rsid w:val="00432B55"/>
     <w:rsid w:val="004440FE"/>
     <w:rsid w:val="00454D57"/>
     <w:rsid w:val="00455FEA"/>
     <w:rsid w:val="004570AC"/>
     <w:rsid w:val="00461327"/>
     <w:rsid w:val="00464D54"/>
     <w:rsid w:val="00470C3A"/>
     <w:rsid w:val="00471F6C"/>
     <w:rsid w:val="004739A9"/>
     <w:rsid w:val="00476469"/>
     <w:rsid w:val="00483050"/>
     <w:rsid w:val="0048539B"/>
     <w:rsid w:val="00485863"/>
     <w:rsid w:val="00487F61"/>
     <w:rsid w:val="004914FB"/>
+    <w:rsid w:val="00497479"/>
     <w:rsid w:val="004A714E"/>
     <w:rsid w:val="004A7793"/>
     <w:rsid w:val="004A7B72"/>
     <w:rsid w:val="004B1B18"/>
     <w:rsid w:val="004B2207"/>
     <w:rsid w:val="004B2382"/>
     <w:rsid w:val="004B40E2"/>
     <w:rsid w:val="004B7402"/>
     <w:rsid w:val="004C1E5F"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004C544C"/>
     <w:rsid w:val="004C5E57"/>
     <w:rsid w:val="004D79D6"/>
     <w:rsid w:val="004E0BD8"/>
+    <w:rsid w:val="004E19DD"/>
     <w:rsid w:val="004E1F50"/>
     <w:rsid w:val="004E5B31"/>
     <w:rsid w:val="004E6E60"/>
     <w:rsid w:val="004E75C3"/>
     <w:rsid w:val="004F56E1"/>
     <w:rsid w:val="005022E9"/>
     <w:rsid w:val="00514537"/>
     <w:rsid w:val="005153DA"/>
     <w:rsid w:val="00515452"/>
     <w:rsid w:val="005160D9"/>
     <w:rsid w:val="005201C5"/>
     <w:rsid w:val="0052300F"/>
     <w:rsid w:val="00524EF5"/>
     <w:rsid w:val="00527D18"/>
     <w:rsid w:val="0053575F"/>
     <w:rsid w:val="00537D04"/>
     <w:rsid w:val="005435F2"/>
     <w:rsid w:val="00543E4C"/>
     <w:rsid w:val="005469BC"/>
     <w:rsid w:val="00552B2C"/>
     <w:rsid w:val="0056057C"/>
     <w:rsid w:val="00561B50"/>
     <w:rsid w:val="00565BE4"/>
     <w:rsid w:val="00567B83"/>
     <w:rsid w:val="00571F65"/>
     <w:rsid w:val="005722FC"/>
     <w:rsid w:val="00574050"/>
     <w:rsid w:val="00575925"/>
     <w:rsid w:val="005773DA"/>
     <w:rsid w:val="005860E7"/>
     <w:rsid w:val="00592B5E"/>
     <w:rsid w:val="00592C15"/>
     <w:rsid w:val="00595BFD"/>
     <w:rsid w:val="005A0103"/>
     <w:rsid w:val="005A3494"/>
     <w:rsid w:val="005A4E03"/>
     <w:rsid w:val="005B19C1"/>
     <w:rsid w:val="005B2BC9"/>
     <w:rsid w:val="005B3828"/>
     <w:rsid w:val="005B4EAB"/>
     <w:rsid w:val="005B59F9"/>
     <w:rsid w:val="005B5A26"/>
     <w:rsid w:val="005B5E18"/>
     <w:rsid w:val="005B6E7D"/>
     <w:rsid w:val="005B7BEF"/>
+    <w:rsid w:val="005C26CD"/>
     <w:rsid w:val="005C27D7"/>
     <w:rsid w:val="005C2E4D"/>
     <w:rsid w:val="005C43A1"/>
     <w:rsid w:val="005C5EE8"/>
+    <w:rsid w:val="005D5672"/>
     <w:rsid w:val="005D7915"/>
     <w:rsid w:val="005D79E9"/>
     <w:rsid w:val="005E0C91"/>
     <w:rsid w:val="005E1976"/>
     <w:rsid w:val="005E42A4"/>
     <w:rsid w:val="005F09C5"/>
     <w:rsid w:val="005F5869"/>
     <w:rsid w:val="006013AA"/>
     <w:rsid w:val="006109EC"/>
     <w:rsid w:val="006118AF"/>
     <w:rsid w:val="00611A3D"/>
     <w:rsid w:val="006122F1"/>
     <w:rsid w:val="0061316A"/>
     <w:rsid w:val="00616836"/>
     <w:rsid w:val="00620586"/>
     <w:rsid w:val="00620FCA"/>
     <w:rsid w:val="0062242F"/>
     <w:rsid w:val="00624317"/>
     <w:rsid w:val="006341F0"/>
     <w:rsid w:val="00641195"/>
     <w:rsid w:val="00642407"/>
     <w:rsid w:val="00642E8F"/>
     <w:rsid w:val="00655906"/>
     <w:rsid w:val="00657C3D"/>
     <w:rsid w:val="00663345"/>
     <w:rsid w:val="006645C7"/>
     <w:rsid w:val="006655F4"/>
     <w:rsid w:val="00665E38"/>
     <w:rsid w:val="00674B50"/>
+    <w:rsid w:val="00674EDD"/>
     <w:rsid w:val="006803AA"/>
     <w:rsid w:val="00680558"/>
     <w:rsid w:val="006805D2"/>
     <w:rsid w:val="00681E17"/>
     <w:rsid w:val="0068293D"/>
     <w:rsid w:val="00684884"/>
     <w:rsid w:val="006872C4"/>
     <w:rsid w:val="0068791B"/>
+    <w:rsid w:val="00691A00"/>
     <w:rsid w:val="00691B4B"/>
     <w:rsid w:val="00691F25"/>
     <w:rsid w:val="006945DB"/>
+    <w:rsid w:val="006A31BF"/>
     <w:rsid w:val="006A3A6F"/>
     <w:rsid w:val="006A4CF9"/>
     <w:rsid w:val="006A4D00"/>
     <w:rsid w:val="006B0E9D"/>
     <w:rsid w:val="006B2040"/>
     <w:rsid w:val="006B2C63"/>
     <w:rsid w:val="006B2E51"/>
     <w:rsid w:val="006B31C1"/>
     <w:rsid w:val="006B70E2"/>
     <w:rsid w:val="006B745F"/>
     <w:rsid w:val="006C1265"/>
     <w:rsid w:val="006C2B6C"/>
     <w:rsid w:val="006C465C"/>
     <w:rsid w:val="006C69A1"/>
     <w:rsid w:val="006C6C13"/>
     <w:rsid w:val="006D0785"/>
     <w:rsid w:val="006D1E6C"/>
     <w:rsid w:val="006D41D5"/>
     <w:rsid w:val="006D42A4"/>
     <w:rsid w:val="006D4C39"/>
     <w:rsid w:val="006D5C5C"/>
     <w:rsid w:val="006D667C"/>
+    <w:rsid w:val="006E1246"/>
     <w:rsid w:val="006E4987"/>
     <w:rsid w:val="006E5E90"/>
     <w:rsid w:val="006E7866"/>
     <w:rsid w:val="006F092D"/>
     <w:rsid w:val="006F11B0"/>
+    <w:rsid w:val="006F51F9"/>
     <w:rsid w:val="006F5548"/>
     <w:rsid w:val="006F7317"/>
     <w:rsid w:val="00702800"/>
     <w:rsid w:val="00702874"/>
+    <w:rsid w:val="00710869"/>
     <w:rsid w:val="00711A30"/>
     <w:rsid w:val="00713760"/>
     <w:rsid w:val="00715F2C"/>
     <w:rsid w:val="00721ED3"/>
     <w:rsid w:val="00722729"/>
     <w:rsid w:val="00725B0D"/>
     <w:rsid w:val="00733913"/>
     <w:rsid w:val="0073420A"/>
     <w:rsid w:val="00735909"/>
     <w:rsid w:val="00742913"/>
     <w:rsid w:val="007449C0"/>
     <w:rsid w:val="00752A31"/>
     <w:rsid w:val="007542FA"/>
     <w:rsid w:val="007624F0"/>
     <w:rsid w:val="0076481E"/>
     <w:rsid w:val="007649FB"/>
     <w:rsid w:val="007672CD"/>
     <w:rsid w:val="00770A87"/>
     <w:rsid w:val="00771BAA"/>
     <w:rsid w:val="00772160"/>
     <w:rsid w:val="0077582E"/>
     <w:rsid w:val="0078557F"/>
+    <w:rsid w:val="007957A0"/>
     <w:rsid w:val="00796073"/>
     <w:rsid w:val="007A5062"/>
     <w:rsid w:val="007A5FAF"/>
     <w:rsid w:val="007A617F"/>
     <w:rsid w:val="007B079E"/>
     <w:rsid w:val="007C059D"/>
     <w:rsid w:val="007C1DBD"/>
     <w:rsid w:val="007C1F47"/>
     <w:rsid w:val="007C55D9"/>
     <w:rsid w:val="007C7347"/>
     <w:rsid w:val="007D2565"/>
     <w:rsid w:val="007D2958"/>
+    <w:rsid w:val="007D6A94"/>
     <w:rsid w:val="007E2B22"/>
     <w:rsid w:val="007F349F"/>
     <w:rsid w:val="007F34CD"/>
     <w:rsid w:val="007F7540"/>
     <w:rsid w:val="007F787F"/>
     <w:rsid w:val="00800E68"/>
     <w:rsid w:val="00801D89"/>
+    <w:rsid w:val="00803A60"/>
     <w:rsid w:val="00806DBF"/>
     <w:rsid w:val="008129CE"/>
     <w:rsid w:val="00812C7B"/>
     <w:rsid w:val="00814516"/>
     <w:rsid w:val="00817DA8"/>
     <w:rsid w:val="008216B0"/>
     <w:rsid w:val="00821DA7"/>
     <w:rsid w:val="008256A8"/>
+    <w:rsid w:val="00825F17"/>
     <w:rsid w:val="00827B92"/>
     <w:rsid w:val="00830756"/>
     <w:rsid w:val="00830E82"/>
     <w:rsid w:val="00843F4E"/>
     <w:rsid w:val="00844302"/>
     <w:rsid w:val="00850C29"/>
     <w:rsid w:val="00860FFE"/>
     <w:rsid w:val="00862A46"/>
     <w:rsid w:val="008660B5"/>
     <w:rsid w:val="00867005"/>
+    <w:rsid w:val="0087083D"/>
     <w:rsid w:val="00870BDF"/>
     <w:rsid w:val="00874EB7"/>
     <w:rsid w:val="008761AE"/>
     <w:rsid w:val="008775D1"/>
     <w:rsid w:val="00881364"/>
     <w:rsid w:val="0088767D"/>
+    <w:rsid w:val="00887FE1"/>
     <w:rsid w:val="008963FF"/>
     <w:rsid w:val="008A1C46"/>
     <w:rsid w:val="008A35B4"/>
     <w:rsid w:val="008A64D5"/>
     <w:rsid w:val="008A76E3"/>
     <w:rsid w:val="008B001D"/>
     <w:rsid w:val="008B01EA"/>
     <w:rsid w:val="008B14D8"/>
     <w:rsid w:val="008B1828"/>
     <w:rsid w:val="008B1EC4"/>
     <w:rsid w:val="008B61E6"/>
     <w:rsid w:val="008B6D76"/>
     <w:rsid w:val="008B7282"/>
+    <w:rsid w:val="008C39CE"/>
     <w:rsid w:val="008C49C3"/>
     <w:rsid w:val="008C58A3"/>
     <w:rsid w:val="008C6394"/>
     <w:rsid w:val="008C6BE7"/>
     <w:rsid w:val="008D0E0C"/>
     <w:rsid w:val="008D1813"/>
     <w:rsid w:val="008D3D10"/>
     <w:rsid w:val="008F1FF3"/>
     <w:rsid w:val="00902CF0"/>
     <w:rsid w:val="009037F8"/>
     <w:rsid w:val="009048B0"/>
+    <w:rsid w:val="00912E14"/>
     <w:rsid w:val="00914178"/>
+    <w:rsid w:val="00916B33"/>
     <w:rsid w:val="00920F52"/>
     <w:rsid w:val="00923E62"/>
     <w:rsid w:val="0092442F"/>
     <w:rsid w:val="00925E7A"/>
     <w:rsid w:val="00926A9B"/>
     <w:rsid w:val="0093421F"/>
     <w:rsid w:val="0094463E"/>
     <w:rsid w:val="00953F90"/>
     <w:rsid w:val="00955A03"/>
     <w:rsid w:val="009565D4"/>
+    <w:rsid w:val="00965085"/>
     <w:rsid w:val="00966FC9"/>
     <w:rsid w:val="0096704D"/>
+    <w:rsid w:val="00972A77"/>
     <w:rsid w:val="009758F1"/>
     <w:rsid w:val="00976478"/>
     <w:rsid w:val="00980D2D"/>
     <w:rsid w:val="0098609D"/>
     <w:rsid w:val="00992F9C"/>
     <w:rsid w:val="00993512"/>
     <w:rsid w:val="00995A6D"/>
     <w:rsid w:val="009A106C"/>
     <w:rsid w:val="009A52DE"/>
+    <w:rsid w:val="009B0579"/>
     <w:rsid w:val="009B1292"/>
     <w:rsid w:val="009B4D1C"/>
     <w:rsid w:val="009B4FC4"/>
+    <w:rsid w:val="009B781A"/>
     <w:rsid w:val="009C31D3"/>
     <w:rsid w:val="009C3CA0"/>
     <w:rsid w:val="009D184B"/>
     <w:rsid w:val="009D36F5"/>
     <w:rsid w:val="009D47BD"/>
     <w:rsid w:val="009D511D"/>
     <w:rsid w:val="009D5A83"/>
     <w:rsid w:val="009D5BB8"/>
     <w:rsid w:val="009E0E2D"/>
     <w:rsid w:val="009E2ACF"/>
     <w:rsid w:val="009E7FDD"/>
     <w:rsid w:val="009F601B"/>
     <w:rsid w:val="00A00D96"/>
+    <w:rsid w:val="00A016B4"/>
     <w:rsid w:val="00A029C2"/>
     <w:rsid w:val="00A057A1"/>
     <w:rsid w:val="00A079E4"/>
     <w:rsid w:val="00A13CC6"/>
     <w:rsid w:val="00A140A3"/>
     <w:rsid w:val="00A170D5"/>
+    <w:rsid w:val="00A2001B"/>
+    <w:rsid w:val="00A20E18"/>
     <w:rsid w:val="00A25CEE"/>
     <w:rsid w:val="00A303D0"/>
     <w:rsid w:val="00A31206"/>
     <w:rsid w:val="00A31A11"/>
     <w:rsid w:val="00A43756"/>
     <w:rsid w:val="00A45337"/>
     <w:rsid w:val="00A46817"/>
     <w:rsid w:val="00A52B85"/>
     <w:rsid w:val="00A5376B"/>
     <w:rsid w:val="00A55293"/>
     <w:rsid w:val="00A563EA"/>
     <w:rsid w:val="00A62F3C"/>
     <w:rsid w:val="00A65D64"/>
     <w:rsid w:val="00A67E84"/>
     <w:rsid w:val="00A71E6E"/>
     <w:rsid w:val="00A80CBE"/>
+    <w:rsid w:val="00A85A17"/>
     <w:rsid w:val="00A94FC1"/>
     <w:rsid w:val="00A95085"/>
     <w:rsid w:val="00A96BF0"/>
     <w:rsid w:val="00AA3B6E"/>
     <w:rsid w:val="00AA3D11"/>
     <w:rsid w:val="00AA7D0B"/>
     <w:rsid w:val="00AB4565"/>
     <w:rsid w:val="00AB4F0A"/>
     <w:rsid w:val="00AB72C9"/>
     <w:rsid w:val="00AB741D"/>
     <w:rsid w:val="00AC241E"/>
     <w:rsid w:val="00AC6F92"/>
     <w:rsid w:val="00AD0909"/>
     <w:rsid w:val="00AD0CA6"/>
+    <w:rsid w:val="00AD2409"/>
     <w:rsid w:val="00AD2437"/>
     <w:rsid w:val="00AD5699"/>
     <w:rsid w:val="00AD63BD"/>
     <w:rsid w:val="00AE1046"/>
     <w:rsid w:val="00AE3843"/>
     <w:rsid w:val="00AF087E"/>
     <w:rsid w:val="00AF1765"/>
     <w:rsid w:val="00AF71D3"/>
     <w:rsid w:val="00B00F27"/>
     <w:rsid w:val="00B03772"/>
     <w:rsid w:val="00B076E2"/>
     <w:rsid w:val="00B11FA8"/>
     <w:rsid w:val="00B16114"/>
     <w:rsid w:val="00B163A0"/>
     <w:rsid w:val="00B16586"/>
     <w:rsid w:val="00B16B3B"/>
     <w:rsid w:val="00B17635"/>
     <w:rsid w:val="00B2297E"/>
     <w:rsid w:val="00B23877"/>
     <w:rsid w:val="00B2497B"/>
     <w:rsid w:val="00B24A39"/>
     <w:rsid w:val="00B361FF"/>
     <w:rsid w:val="00B36C0C"/>
     <w:rsid w:val="00B3730C"/>
     <w:rsid w:val="00B42D2D"/>
@@ -12814,240 +11250,251 @@
     <w:rsid w:val="00BC3D8A"/>
     <w:rsid w:val="00BC6B6F"/>
     <w:rsid w:val="00BD08AA"/>
     <w:rsid w:val="00BD3EC7"/>
     <w:rsid w:val="00BD64E4"/>
     <w:rsid w:val="00BD7A8A"/>
     <w:rsid w:val="00BE00CD"/>
     <w:rsid w:val="00BE1059"/>
     <w:rsid w:val="00BF0747"/>
     <w:rsid w:val="00BF20FB"/>
     <w:rsid w:val="00BF2CAF"/>
     <w:rsid w:val="00BF49FA"/>
     <w:rsid w:val="00C11263"/>
     <w:rsid w:val="00C11B3A"/>
     <w:rsid w:val="00C15FA9"/>
     <w:rsid w:val="00C2123C"/>
     <w:rsid w:val="00C216AE"/>
     <w:rsid w:val="00C241F6"/>
     <w:rsid w:val="00C251C8"/>
     <w:rsid w:val="00C33BF1"/>
     <w:rsid w:val="00C4149F"/>
     <w:rsid w:val="00C4216F"/>
     <w:rsid w:val="00C4470E"/>
     <w:rsid w:val="00C45DAD"/>
     <w:rsid w:val="00C47935"/>
+    <w:rsid w:val="00C47F81"/>
     <w:rsid w:val="00C52ACE"/>
+    <w:rsid w:val="00C5451D"/>
     <w:rsid w:val="00C54EE8"/>
     <w:rsid w:val="00C56B81"/>
     <w:rsid w:val="00C6530A"/>
     <w:rsid w:val="00C70AD6"/>
     <w:rsid w:val="00C735F3"/>
     <w:rsid w:val="00C77E79"/>
+    <w:rsid w:val="00C825BB"/>
     <w:rsid w:val="00C838C2"/>
     <w:rsid w:val="00C84B4D"/>
     <w:rsid w:val="00C857BE"/>
     <w:rsid w:val="00C85B25"/>
     <w:rsid w:val="00C864EC"/>
     <w:rsid w:val="00C86D4C"/>
     <w:rsid w:val="00C92466"/>
     <w:rsid w:val="00C9346B"/>
     <w:rsid w:val="00C9363B"/>
     <w:rsid w:val="00C96D94"/>
     <w:rsid w:val="00CA25FC"/>
+    <w:rsid w:val="00CA6437"/>
     <w:rsid w:val="00CA770B"/>
     <w:rsid w:val="00CA7EA3"/>
     <w:rsid w:val="00CB50E8"/>
     <w:rsid w:val="00CC2587"/>
     <w:rsid w:val="00CC4085"/>
     <w:rsid w:val="00CD0383"/>
     <w:rsid w:val="00CD0A92"/>
     <w:rsid w:val="00CD2281"/>
     <w:rsid w:val="00CD352D"/>
     <w:rsid w:val="00CD3C13"/>
     <w:rsid w:val="00CD60E3"/>
     <w:rsid w:val="00CE601B"/>
     <w:rsid w:val="00CE60CD"/>
     <w:rsid w:val="00CF070C"/>
     <w:rsid w:val="00CF4C95"/>
     <w:rsid w:val="00D10C94"/>
     <w:rsid w:val="00D11B31"/>
     <w:rsid w:val="00D11ECB"/>
     <w:rsid w:val="00D12CFB"/>
     <w:rsid w:val="00D1645F"/>
     <w:rsid w:val="00D20993"/>
     <w:rsid w:val="00D21AD7"/>
     <w:rsid w:val="00D221C4"/>
     <w:rsid w:val="00D239AB"/>
     <w:rsid w:val="00D23D1B"/>
     <w:rsid w:val="00D26918"/>
     <w:rsid w:val="00D26D13"/>
     <w:rsid w:val="00D32F31"/>
     <w:rsid w:val="00D34817"/>
     <w:rsid w:val="00D40132"/>
     <w:rsid w:val="00D406F8"/>
     <w:rsid w:val="00D43C2F"/>
     <w:rsid w:val="00D55E7B"/>
     <w:rsid w:val="00D57BA3"/>
     <w:rsid w:val="00D6027C"/>
     <w:rsid w:val="00D64A6D"/>
     <w:rsid w:val="00D73294"/>
     <w:rsid w:val="00D741CB"/>
     <w:rsid w:val="00D80941"/>
     <w:rsid w:val="00D80FA5"/>
+    <w:rsid w:val="00D83793"/>
     <w:rsid w:val="00D9517D"/>
     <w:rsid w:val="00D961E1"/>
     <w:rsid w:val="00D963D4"/>
     <w:rsid w:val="00D96A44"/>
     <w:rsid w:val="00DA25AC"/>
     <w:rsid w:val="00DB1BA5"/>
     <w:rsid w:val="00DB3022"/>
     <w:rsid w:val="00DB3299"/>
     <w:rsid w:val="00DB41A6"/>
+    <w:rsid w:val="00DB76EC"/>
     <w:rsid w:val="00DC574A"/>
     <w:rsid w:val="00DD129F"/>
     <w:rsid w:val="00DD3AB3"/>
     <w:rsid w:val="00DD71F7"/>
     <w:rsid w:val="00DE11A9"/>
     <w:rsid w:val="00DE2862"/>
     <w:rsid w:val="00DE67D7"/>
     <w:rsid w:val="00DE6FAC"/>
     <w:rsid w:val="00DF14E6"/>
     <w:rsid w:val="00DF27E7"/>
-    <w:rsid w:val="00DF2D49"/>
     <w:rsid w:val="00DF3711"/>
     <w:rsid w:val="00DF3823"/>
+    <w:rsid w:val="00DF5C17"/>
     <w:rsid w:val="00E01469"/>
     <w:rsid w:val="00E03CA2"/>
     <w:rsid w:val="00E062E1"/>
     <w:rsid w:val="00E120AA"/>
     <w:rsid w:val="00E14C90"/>
     <w:rsid w:val="00E21F4F"/>
     <w:rsid w:val="00E26E4C"/>
     <w:rsid w:val="00E300EA"/>
     <w:rsid w:val="00E30602"/>
     <w:rsid w:val="00E32572"/>
     <w:rsid w:val="00E359C0"/>
+    <w:rsid w:val="00E46B85"/>
     <w:rsid w:val="00E46CE6"/>
     <w:rsid w:val="00E505B1"/>
     <w:rsid w:val="00E51675"/>
+    <w:rsid w:val="00E54AB8"/>
     <w:rsid w:val="00E613F6"/>
     <w:rsid w:val="00E61508"/>
     <w:rsid w:val="00E62F10"/>
     <w:rsid w:val="00E6378D"/>
     <w:rsid w:val="00E649BD"/>
     <w:rsid w:val="00E66A56"/>
     <w:rsid w:val="00E66F20"/>
     <w:rsid w:val="00E7014E"/>
     <w:rsid w:val="00E71BBC"/>
     <w:rsid w:val="00E7236D"/>
     <w:rsid w:val="00E736E2"/>
     <w:rsid w:val="00E82D86"/>
     <w:rsid w:val="00E832A2"/>
     <w:rsid w:val="00E93C0D"/>
     <w:rsid w:val="00E93DAB"/>
     <w:rsid w:val="00E97CD8"/>
     <w:rsid w:val="00EA0028"/>
     <w:rsid w:val="00EA4027"/>
     <w:rsid w:val="00EA76B8"/>
     <w:rsid w:val="00EB1AC5"/>
     <w:rsid w:val="00EB420E"/>
     <w:rsid w:val="00EC58FB"/>
     <w:rsid w:val="00EC75F7"/>
     <w:rsid w:val="00ED2040"/>
     <w:rsid w:val="00EE2C8A"/>
     <w:rsid w:val="00EE354E"/>
     <w:rsid w:val="00EE590C"/>
     <w:rsid w:val="00EE68E3"/>
+    <w:rsid w:val="00EE7D25"/>
     <w:rsid w:val="00EF3A4D"/>
     <w:rsid w:val="00F00669"/>
     <w:rsid w:val="00F0191B"/>
     <w:rsid w:val="00F02455"/>
     <w:rsid w:val="00F078EA"/>
+    <w:rsid w:val="00F11DBB"/>
     <w:rsid w:val="00F12FDA"/>
     <w:rsid w:val="00F15718"/>
     <w:rsid w:val="00F17F6D"/>
     <w:rsid w:val="00F2229F"/>
     <w:rsid w:val="00F2491E"/>
     <w:rsid w:val="00F26AEE"/>
     <w:rsid w:val="00F32536"/>
     <w:rsid w:val="00F35397"/>
     <w:rsid w:val="00F354E5"/>
     <w:rsid w:val="00F359F9"/>
     <w:rsid w:val="00F44F04"/>
     <w:rsid w:val="00F5031B"/>
     <w:rsid w:val="00F517A0"/>
     <w:rsid w:val="00F6200B"/>
     <w:rsid w:val="00F7219A"/>
     <w:rsid w:val="00F8034A"/>
     <w:rsid w:val="00F81AD0"/>
     <w:rsid w:val="00F82B4A"/>
     <w:rsid w:val="00F86232"/>
     <w:rsid w:val="00F90E72"/>
     <w:rsid w:val="00F917B8"/>
     <w:rsid w:val="00F95F85"/>
+    <w:rsid w:val="00FB2FEF"/>
     <w:rsid w:val="00FB796A"/>
     <w:rsid w:val="00FC4D6D"/>
     <w:rsid w:val="00FC5A5C"/>
     <w:rsid w:val="00FD4B53"/>
     <w:rsid w:val="00FD6462"/>
     <w:rsid w:val="00FD6795"/>
     <w:rsid w:val="00FD7D20"/>
     <w:rsid w:val="00FE13C5"/>
     <w:rsid w:val="00FE2905"/>
     <w:rsid w:val="00FE2BF5"/>
     <w:rsid w:val="00FE319C"/>
     <w:rsid w:val="00FE5D70"/>
     <w:rsid w:val="00FF0699"/>
     <w:rsid w:val="00FF5335"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="167FBFCC"/>
-  <w15:docId w15:val="{FBC9EAC6-58AE-4517-9055-D6C67CC9822A}"/>
+  <w15:docId w15:val="{8F96ED24-FFAB-4F33-ADB9-4EE829137FBE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13114,51 +11561,51 @@
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13407,244 +11854,244 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009B1292"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="600" w:after="360"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="240"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:smallCaps/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -13764,50 +12211,55 @@
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00FC5A5C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="репери"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00F2491E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="mk-MK" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00592B5E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
@@ -13955,51 +12407,51 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:rsid w:val="00925E7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Article">
     <w:name w:val="Article"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00925E7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:val="mk-MK" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
     <w:name w:val="Текст мацко"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Char"/>
     <w:qFormat/>
     <w:rsid w:val="001D4A4B"/>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
       <w:lang w:val="mk-MK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char">
     <w:name w:val="Текст мацко Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="a1"/>
@@ -14030,159 +12482,10385 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="mk-MK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style12Char">
     <w:name w:val="Style12 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Style12"/>
     <w:rsid w:val="00515452"/>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Arial"/>
       <w:lang w:val="mk-MK" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styletochka">
     <w:name w:val="Style tochka"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="StyletochkaChar"/>
     <w:qFormat/>
     <w:rsid w:val="00735909"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="49"/>
+        <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
       <w:lang w:val="mk-MK" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StyletochkaChar">
     <w:name w:val="Style tochka Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Styletochka"/>
     <w:rsid w:val="00735909"/>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="mk-MK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00081A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F6AD2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F6AD2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
+    <w:name w:val="y2iqfc"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001F6AD2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Наслов мацко 1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D83793"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:cs="Times New Roman"/>
+      <w:bCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:color w:val="191919"/>
+      <w:spacing w:val="4"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="mk-MK" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="source-language">
+    <w:name w:val="source-language"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E46B85"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="target-language">
+    <w:name w:val="target-language"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E46B85"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="5059001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1116828021">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="690953740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="534194270">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1575510801">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1340886414">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1266423138">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1686666167">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="169151305">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1318345547">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1448235276">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="33503535">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="2137871019">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="34737852">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="106395833">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1693217901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="232787111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="637880432">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1692759456">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="871772957">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1734499716">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="451558941">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="190649876">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1346176575">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1466198265">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="440339042">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="493492563">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="136648602">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1212768360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="347290737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="333262061">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="690716211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1895576714">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1407342204">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1824731795">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="153686797">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="10108282">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="268049089">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="514534977">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="707923289">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="137192241">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1082679166">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1946500702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1156415046">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="419450373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="948665503">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1136875000">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="934242043">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1220167903">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1601067673">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1689408056">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="362172951">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1571890242">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="149102560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="203298217">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="209075848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1040516609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="82916931">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="448623200">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="506671942">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1543177214">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1250232032">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="837228104">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1247692336">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1693921051">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1112897724">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1170944038">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1107503369">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="298803032">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="354506631">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="373190254">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1869561227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1011567100">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="64492196">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1251310744">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2054769347">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1324973040">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1742634653">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="668362331">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="560603866">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1510875626">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="312101560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="84500868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1035273330">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="466631449">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="383263353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="492184242">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="722216373">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="767971238">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="87504120">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1726417080">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1027099809">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1151872962">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1558928719">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="321589498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="550576661">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="14700547">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="733240366">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1144586404">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1197623983">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1171679598">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="244265973">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="213734933">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="218369155">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="630675936">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1307466432">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="515268750">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="325593934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2005543388">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="687609130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1580482866">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1381856193">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="701563786">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1273708833">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="168183024">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1094864345">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="899680767">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1572616170">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="789741136">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="728260743">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="336541206">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1699046311">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="123236506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1231649287">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1921214703">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="360087177">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1515336341">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="626007168">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1004087336">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1085807629">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="754715814">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="767430268">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1154184088">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="340862917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="364915208">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="991368901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1976641267">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1105616095">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="422648859">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1050345976">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="305546486">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="752776567">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1569144460">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="196742509">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="503478491">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="883104927">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="156002683">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="477260197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1978342480">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="373240872">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="961617739">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="71781266">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1020468219">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1304236822">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1488547973">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1437167730">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="2135635073">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1167398526">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1215627749">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="2025400375">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="482938905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="799759705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="327172939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1528444152">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="83110380">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2134979594">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1588880214">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="513304569">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="361131537">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="897399733">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1083452137">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="47808049">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="894045345">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="497615786">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="898125860">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="118762337">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="585722941">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1625774614">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1060715363">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="365712945">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="90"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1870298088">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="660"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="224416476">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1960454654">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="450"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="752317278">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1593054314">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1249850127">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="1502500081">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="1676569912">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                              <w:divsChild>
+                                                                <w:div w:id="1383359394">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="1047529621">
+                                                                      <w:marLeft w:val="360"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="single" w:sz="6" w:space="0" w:color="DADCE0"/>
+                                                                        <w:left w:val="single" w:sz="6" w:space="14" w:color="DADCE0"/>
+                                                                        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADCE0"/>
+                                                                        <w:right w:val="single" w:sz="6" w:space="0" w:color="DADCE0"/>
+                                                                      </w:divBdr>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                                <w:div w:id="2084444016">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="436801247">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="360"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="single" w:sz="6" w:space="0" w:color="DADCE0"/>
+                                                                        <w:left w:val="single" w:sz="6" w:space="14" w:color="DADCE0"/>
+                                                                        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADCE0"/>
+                                                                        <w:right w:val="single" w:sz="6" w:space="0" w:color="DADCE0"/>
+                                                                      </w:divBdr>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                              </w:divsChild>
+                                                            </w:div>
+                                                            <w:div w:id="1860771114">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                              <w:divsChild>
+                                                                <w:div w:id="157309535">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="311065565">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="529416613">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                        </w:div>
+                                                                        <w:div w:id="1657342510">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                                <w:div w:id="466625831">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="721755572">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="1355233892">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                          <w:divsChild>
+                                                                            <w:div w:id="2124643212">
+                                                                              <w:marLeft w:val="0"/>
+                                                                              <w:marRight w:val="0"/>
+                                                                              <w:marTop w:val="0"/>
+                                                                              <w:marBottom w:val="0"/>
+                                                                              <w:divBdr>
+                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                              </w:divBdr>
+                                                                            </w:div>
+                                                                          </w:divsChild>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                              </w:divsChild>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1451625377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="90130583">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="926186995">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="40860455">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2245567">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1597984980">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1944605611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="60711956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="EBEBEB"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2109303091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1960452581">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1198394206">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1599290873">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="561791150">
+                                  <w:marLeft w:val="15"/>
+                                  <w:marRight w:val="15"/>
+                                  <w:marTop w:val="165"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1338385252">
+                                  <w:marLeft w:val="15"/>
+                                  <w:marRight w:val="15"/>
+                                  <w:marTop w:val="165"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1433891718">
+                                  <w:marLeft w:val="15"/>
+                                  <w:marRight w:val="15"/>
+                                  <w:marTop w:val="165"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="2067030063">
+                                  <w:marLeft w:val="15"/>
+                                  <w:marRight w:val="15"/>
+                                  <w:marTop w:val="165"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="2142384967">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="453325667">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="1331451026">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="485704751">
+                              <w:marLeft w:val="-15"/>
+                              <w:marRight w:val="-165"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="557128717">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="589778783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2090614003">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="643200872">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="146866627">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="686445063">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="35157885">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="905870468">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="270674578">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="437987105">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1206332663">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1651983760">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="2043247057">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="582687989">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="595557126">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="631716076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1191527530">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="992105116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="893854153">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="564412835">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1433819673">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1514565719">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1367683822">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="16664473">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="2147357610">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="874737428">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="33890938">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1307202292">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="687802012">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1946228656">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1003506773">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1619067465">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="367413552">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="413548018">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1881894070">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1160803089">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="31392047">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1026368576">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="189997040">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1553619284">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1934121736">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="713306780">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="732462256">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1196431454">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1462771929">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="869805361">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2051489601">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="141889267">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="364721152">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="491993773">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="846478851">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1189374911">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="821390816">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="186869084">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="429861191">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="781386725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="786049670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="797843163">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="804935833">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1480655921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1288975166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="545145012">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="450904113">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="497501726">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="876310286">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="247808473">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1130821">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1202285052">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1276908884">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1938102262">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1399523435">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="805507299">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1586959882">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1179464556">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="427121095">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="708533248">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="947858029">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="864367341">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="66809381">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="581454453">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1795441455">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="2058973361">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1923492843">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="2122727231">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="836582244">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="472455535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1094595858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1604847231">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="180168129">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2054689180">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="503009432">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="135072379">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="421342408">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="899285332">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1551650159">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1233588121">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="35545947">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="867254243">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="357200329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2030446175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2139301854">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="383257300">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1058939497">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="233396946">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="596909582">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="951673599">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1576433356">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1498305467">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="82069334">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1771584119">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="896936801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="928394750">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1186988605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="814224143">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1502769765">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2106338056">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="963315812">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1557468203">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="679702768">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1187407843">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="827743089">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1449355493">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="499078389">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="635838167">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="940258140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="956253636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="987783924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="379328209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="490485150">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1338844647">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="443619945">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="820579820">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="546990132">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="905148048">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1480076993">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="534850261">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="69162458">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1745645886">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="982539066">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1041248319">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1093016381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1793741273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1547906684">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1622684514">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1266577518">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="752973594">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1338193731">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="802119602">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="49421322">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1524972174">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1413700036">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="2019694736">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="704792117">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1093819563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1454250284">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="694698511">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="681008356">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838498645">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1435595877">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="336882701">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1250387238">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="220601448">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="2121140753">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="558709484">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="172183385">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1064375297">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1140998023">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1178540908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1918706931">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1048143492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="614098179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="203375435">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1105271089">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="816382090">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="841355733">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1683360296">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="2145805829">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="2141799972">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="218518200">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="2070300464">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1238855394">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="267780845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1603418273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1781491161">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="783497339">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="554004869">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1858274959">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="642272875">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1317342827">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1010068055">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1330907258">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1702776005">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="687370027">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1240867686">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1292246972">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1297371815">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1731414752">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1023823133">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1231959402">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1055276188">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1227109551">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="100733692">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1435442268">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="962883791">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1257591035">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="639303839">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1462654606">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1551578672">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1366296621">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1978412655">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1606108108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1691368601">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="134372257">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="533225832">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="614294025">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="611328574">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="19548239">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="275137501">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1641418210">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="376970872">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1273437263">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1399982596">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1224373634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1308240811">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1809975268">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="302198837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1669476182">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1590263499">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1609776305">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="969557993">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="955865933">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1757511587">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1654407182">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1592273348">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409308208">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1076125247">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1290285755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1182012893">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1340307353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1253736422">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="79718029">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="186987727">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="715663426">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1623999116">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1458986036">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1262102816">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="205070600">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409619482">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="455220062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2002847104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="546141662">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1182354271">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="495923892">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="582758531">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="783115892">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="651064529">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="2069915927">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="775946280">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="2099211239">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="608894996">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1410880965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="469633471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="90011627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2054036779">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="197204333">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1366560242">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="459151223">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="656349750">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="208151907">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1325091289">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1959530949">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="555745783">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1810125417">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1428699200">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1992371138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="118380953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="265239326">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="365643878">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="681660999">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1361474766">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="796608349">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1354527470">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="6253197">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1807120759">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1170024764">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1868134253">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1481193204">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1090665541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1833254888">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1923679859">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="593242895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="79452651">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="859272484">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1064719908">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1020281612">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="2044942404">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="364867812">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1341809988">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1279334420">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1537351729">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1186943348">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="657534130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="620571695">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1011756139">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="891306097">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1296569267">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="692076664">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1004478970">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1809396617">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1568613324">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1579826002">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1946425802">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1548755269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="60450970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="542640706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1461991399">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1312519051">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2134015997">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="779639547">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="731926838">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1607536072">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="980427751">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="788596047">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1631864605">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1666081855">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1599874017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1658417594">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1691955326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1058941292">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="123619715">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1806701312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1110783232">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="855193289">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1281299999">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1666712688">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="802700458">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1075468052">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="822814184">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1957442808">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1572615568">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1703477960">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2054843301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="13313740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1984652982">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1325090827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1637757604">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1043016035">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="807012561">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1014917764">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1553345257">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1231961969">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1707438163">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="78412561">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1737893672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1108306129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1923710750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1443987341">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="523059457">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1556500867">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1548300540">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1690064134">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="232664403">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1927151893">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1494108615">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="878055137">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1769160796">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1752310921">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1152065133">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1140459559">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1407260295">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1263416282">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="490099029">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1737777967">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1408649687">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1897351743">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="2065638211">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="2002194950">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1284074396">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1582788131">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1758164702">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="477958301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="60642541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1070883356">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1126967968">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="78522920">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1529637175">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1829594862">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1003777782">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="467089690">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="360865996">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1466194434">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="2136831083">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1770586545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1312979238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="517236975">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1696887793">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2042128174">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1131360302">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="336225759">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="737555220">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1188565071">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1666585652">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1150948543">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1670862012">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="748501435">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1833372874">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1826897882">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="329722342">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="416364945">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1621178709">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1748380884">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1274440150">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1878548142">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1502352357">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="51731025">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1722754147">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="458688111">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1381049777">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1921478123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519154952">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="737023510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1018848681">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1685087728">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1285773754">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="97409673">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="810637678">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="294677342">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="560404292">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1027608711">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1110513801">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1330448560">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1927611485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="988822370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1977443757">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1242446184">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="792021733">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1568766122">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1860511272">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="716319209">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="481700244">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1827238173">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="277491218">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="352923468">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1397163853">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1978142928">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="88280514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1781144241">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="782849273">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="578952619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1066876866">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1633831135">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1196582762">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="339360842">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1450125223">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="248001739">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1730152025">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="99566476">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2007053752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="615333356">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1491630977">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="738022411">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="256061237">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="981886486">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1511947007">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="114181461">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1387996137">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="45489991">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="2021665575">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1564441442">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="558174795">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2021546245">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1276250469">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1979871545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1456872877">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="174465512">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="853880579">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1983996793">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="69540946">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="601840333">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1410731283">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1692075057">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1220288447">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1647591784">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2048483878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1540582608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1110322245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="863254146">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="559364225">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1999726753">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="783230198">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="357044203">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="807942802">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="514072315">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1792363066">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="568805864">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="92943284">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2132236320">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1239242866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1671635058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="356587444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194461844">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="742608585">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="2010139047">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2039499077">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1001155301">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="265310822">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1848708134">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1289317883">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                    <w:div w:id="1881042587">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2138450501">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1364600949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="517236298">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1451049729">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="144587729">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="912813371">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="590547540">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1151099405">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1192915602">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                    <w:div w:id="1327825255">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1941255427">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="165"/>
+                                          <w:marTop w:val="150"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="607398151">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1692099482">
+                                                  <w:marLeft w:val="-165"/>
+                                                  <w:marRight w:val="-165"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14435,87 +23113,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D19FE79-E6B6-4006-9348-B195CFC78BBF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF61ADB2-D0D6-4E31-912C-3E1DCAF3AA22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>30763</Characters>
+  <Pages>9</Pages>
+  <Words>5773</Words>
+  <Characters>30254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>256</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>252</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INDIVIDUAL CONTRACT CONCERNING THE DELIVERY AND ACCEPATNCE OF ELECTRICITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>噅⁎慍散潤楮a</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36306</CharactersWithSpaces>
+  <CharactersWithSpaces>35956</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6291552</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ems.rs/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6291552</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -14539,33 +23217,36 @@
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.hupx.hu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INDIVIDUAL CONTRACT CONCERNING THE DELIVERY AND ACCEPATNCE OF ELECTRICITY</dc:title>
+  <dc:subject/>
   <dc:creator>mktrpov</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>